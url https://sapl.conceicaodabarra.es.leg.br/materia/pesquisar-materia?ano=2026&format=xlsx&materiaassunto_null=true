--- v0 (2026-04-15)
+++ v1 (2026-06-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1112" uniqueCount="554">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2171" uniqueCount="1075">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1380,50 +1380,1301 @@
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2332/indicacao_101-2026.pdf</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para que seja realizada, com a máxima urgência, a restauração e a reinstalação da tampa da boca de lobo localizada na esquina da Avenida Anizio Kock da Cunha com a Rua Girassol, no Bairro Floresta, na Sede do Município, a qual se encontra danificada em razão do intenso fluxo de veículos e do tráfego constante de caminhões pesados que realizam descarga de botijões de gás e água mineral no estabelecimento comercial Almeida Gás.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2333/indicacao_102-2026.pdf</t>
   </si>
   <si>
     <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a instalação, com a máxima urgência, de duas placas de sinalização vertical de Proibido Estacionar (INÍCIO) e Proibido Estacionar (FIM) — delimitando trecho de, no mínimo, 30 metros — em frente ao imóvel n° 265, situado na esquina da Rua Muniz Freire com a Rua 26 de Maio (foto em anexo), na Sede do Município, tendo em vista que o referido ponto constitui rota de passagem obrigatória de ônibus e caminhões que seguem no sentido Rua Muniz Freire/Rodoviária.</t>
   </si>
   <si>
+    <t>2338</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao103.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a construção de uma rampa na área da associação, ao lado da fábrica de gelo, destinado ao encalhe de embarcações para realização de pequenos reparos.</t>
+  </si>
+  <si>
+    <t>2339</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2339/indicacaon104.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado o término do calçamento da Rua Mangueira, no Bairro Santo Amaro, via que dá acesso à prainha, neste município.</t>
+  </si>
+  <si>
+    <t>2340</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2340/indicacaono105.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a construção de uma rampa na prainha do Santo Amaro para acesso de banhistas e atracamento de embarcações, no Bairro Santo Amaro, neste município.</t>
+  </si>
+  <si>
+    <t>2341</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2341/indicacaono106.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a reforma e duplicação da ponte do Santo Amaro, localizada na Rua Pinheiros, via que dá acesso aos Bairros Nova Betânia e Nossa Senhora Aparecida, neste município.</t>
+  </si>
+  <si>
+    <t>2342</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2342/indicacaono107.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a construção de um deck e a urbanização da área da prainha do Santo Amaro, neste município.</t>
+  </si>
+  <si>
+    <t>2343</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2343/indicacaono108.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a manutenção e revitalização da quadra poliesportiva Adelson Guimarães, localizada no Distrito de Braço do Rio, neste município.</t>
+  </si>
+  <si>
+    <t>2344</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2344/indicacaono109.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada a interlocução junto à Defensoria Pública do Estado do Espírito Santo (DPES) para instalação de um núcleo de atendimento em nosso município, visando garantir assistência jurídica gratuita e integral à população em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>2345</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2345/indicacaono110.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada junto à secretaria competente e em parceria com a Marinha do Brasil (Capitania dos Portos do Espírito Santo), a realização do Curso de Formação de Aquaviários - Marinheiros de Convés (CFAQ-NTC) e Marinheiro Fluvial, destinados aos cidadãos interessados em ingressar na Marinha Mercante e especialmente, para os profissionais que já atuam na balsa de travessia sobre o Rio Cricaré.</t>
+  </si>
+  <si>
+    <t>2346</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2346/indicacaono111.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal o anexo anteprojeto de lei que "Institui o Programa Farmácia Credenciada no âmbito do Município de Conceição da Barra - ES, visando o fornecimento de medicamentos da atenção básica por meio da rede privada credenciada e dá outras providências"</t>
+  </si>
+  <si>
+    <t>2347</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2347/indicacaono112.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada a instalação de um ponto de ônibus na entrada da Comunidade Cantagalo, no Distrito de Itaúnas, neste município.</t>
+  </si>
+  <si>
+    <t>2348</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2348/indicacaono113.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada a instalação de iluminação pública na estrada de acesso à Comunidade Cantagalo. no Distrito de Itaúnas, neste município.</t>
+  </si>
+  <si>
+    <t>2349</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2349/indicacaono114.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada, em caráter de urgência, a poda ou o corte de duas árvores de grande porte localizadas na Rua Mangueira, Bairro Santo Amaro, em frente à Escola Municipal Astrogildo Carneiro Setúbal, neste município.</t>
+  </si>
+  <si>
+    <t>2350</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2350/indicacaono115.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos, Marco Aurélio Dias da Costa, a instalação de uma academia popular totalmente equipada na Praça do Bairro Novo Horizonte promovendo saúde e proporcionando um espaço de convivência, lazer e integração comunitária para os moradores da localidade.</t>
+  </si>
+  <si>
+    <t>2351</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2351/indicacaono116.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo determine ao Secretário Municipal de Educação, Fabrycio Crizostmos Kock, que seja instalado um parquinho com brinquedos diferenciados na EMEF Astrogildo Carneiro Setubal, no Bairro Santo Amaro, para uso dos alunos nos períodos de intervalo.</t>
+  </si>
+  <si>
+    <t>2352</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2352/indicacaono117.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo determine à secretaria competente que seja realizada, com urgência, a restauração da rede de drenagem de águas pluviais e do calçamento da Rua São João, em frente ao nº 411, nas proximidades da Praça Adelar Xavier, no Bairro Catita, na sede do município.</t>
+  </si>
+  <si>
+    <t>2353</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2353/indicacaono118.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico que seja providenciada a iluminação pública da área restante do Bairro Nova Esperança na sede.</t>
+  </si>
+  <si>
+    <t>2354</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2354/indicacaono119.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico a criação de "praças inclusivas" com a devida instalação de brinquedos acessíveis e criação de espaços sensoriais no âmbito do município.</t>
+  </si>
+  <si>
+    <t>2355</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2355/indicacaono120.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico que seja feito um estudo a fim de viabilizar o término da obra de dois vestiários e um banheiro ambos localizados nas proximidades do campinho de futebol entre o colégio e a igreja, na Comunidade Quilombola do Linharinho.</t>
+  </si>
+  <si>
+    <t>2356</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2356/indicacaono121.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que avalie juntamente à Secretaria de Saúde a viabilidade de oferecimento pelo município de procedimentos como laqueadura e vasectomia.</t>
+  </si>
+  <si>
+    <t>2357</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2357/indicacaono122.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine a adoção das providências técnicas, administrativas e orçamentárias necessárias, por meio da Secretaria Municipal de Educação, para implantar e/ou construir uma creche de tempo integral destinada ao atendimento de crianças na sede do município, ampliando a oferta de vagas e garantindo às famílias um atendimento educacional adequado e contínuo na primeira infância.</t>
+  </si>
+  <si>
+    <t>2358</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2358/indicacaono123.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à secretaria municipal competente que sejam adotadas as providências administrativas necessárias junto às empresas de telefonia imóvel responsáveis pela área localizada na Rua Muniz Freire, no Centro da cidade, onde de encontram instaladas duas torres de telefonia móvel, para que seja realizada, com a máxima urgência, a limpeza do terreno, bem como a restauração e o reforço do portão de acesso ao imóvel, a fim de impedir invasões e garantir melhores condições de segurança aos moradores e comerciantes da região.</t>
+  </si>
+  <si>
+    <t>2359</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2359/indicacaono124.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas, administrativas e orçamentárias necessárias para a implantação de uma praça saudável equipada com aparelhos de ginástica ao ar livre e com piso pavimentado em bloquetes intertravados, na área próxima à rotatório, no final do calçadão da orla marítima, no Bairro Bugia, na sede do município.</t>
+  </si>
+  <si>
+    <t>2360</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2360/indicacaono125.20261.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, envide esforços institucionais e administrativos no sentido de viabilizar, junto ao Governo do Estado do Espírito Santo e ao Governo Federal, a captação de recursos financeiros destinados à execução de obras de pavimentação e infraestrutura urbana em todas as ruas do Bairro Maria Manteiga, localizado na sede do município, contemplando a implantação de meios-fios, pavimentação com bloquetes intertravados, galerias para escoamento de águas pluviais e bocas de lobo para captação das águas da chuva.</t>
+  </si>
+  <si>
+    <t>2361</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2361/indicacaono126.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para viabilizar a conclusão da obra de pavimentação e drenagem pluvial de um trecho de aproximadamente 100 metros da Avenida 17 de Abril, interligando a referida via pública à Praça Adelar Xavier, localizada no Bairro Chácara Catita, na sede do município.</t>
+  </si>
+  <si>
+    <t>2362</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2362/indicacaono127.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Jalmas Ferreira Greis, que adote as providências necessárias junto à EDP Espírito Santo, empresa responsável pelo fornecimento de energia elétrica no município para que seja realizada, com a devida urgência, a substituição de 12 postes de madeira por postes de concreto, bem como a transposição da rede elétrica de alta tensão para a calçada oposta da Avenida Atlântica, localizada no Bairro Guaxindiba, na sede do município.</t>
+  </si>
+  <si>
+    <t>2363</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2363/indicacaono128.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas, administrativas e orçamentárias necessárias para a construção de uma Capela Mortuária em Braço do Rio, Sede do Distrito de Braço do Rio, neste município, destinada à realização de velórios em espaço adequado, digno e estruturado para atendimento à população.</t>
+  </si>
+  <si>
+    <t>2364</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2364/indicacaono129.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas, administrativas e orçamentárias necessárias para a construção de uma Capela Mortuária destinada ao atendimento das famílias das comunidades ribeirinhas de Meleiras e Barreiras, no Distrito Vale do Cricaré, neste município, garantindo um espaço apropriado, digno e estruturado para a realização de velórios.</t>
+  </si>
+  <si>
+    <t>2365</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2365/indicacaono130.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas, administrativas e orçamentárias necessárias para a construção de uma Capela Mortuária na Vila de Itaúnas, no Distrito de Itaúnas, neste município, destinada à realização de velórios em local adequado, digno e estruturado para atendimento à população.</t>
+  </si>
+  <si>
+    <t>2366</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2366/indicacaono131.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas, administrativas e orçamentárias necessárias para a construção de uma Capela Mortuária em Sayonara, no Distrito de Braço do Rio, neste município, destinada à realização de velórios em espaço adequado, digno e devidamente estruturado para atendimento à população.</t>
+  </si>
+  <si>
+    <t>2367</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2367/indicacaono132.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas, administrativas e orçamentárias necessárias para a construção de uma Capela Mortuária destinada ao atendimento das famílias dos bairros Santana, Novo Horizonte, Quilombo Novo e Areal, na sede do município, garantindo um espaço adequado, digno e devidamente estruturado para a realização de velórios.</t>
+  </si>
+  <si>
+    <t>2368</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2368/indicacaono133.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas, administrativas e orçamentárias necessárias para a elaboração de projeto arquitetônico e posterior construção de uma Unidade de Saúde da Família (USF) no Bairro Santo Amaro, destinada ao atendimento da população local e também dos bairros São José, Marcílio Dias I e Marcílio Dias II, na sede do município, visando à ampliação e descentralização dos serviços de atenção básica à saúde.</t>
+  </si>
+  <si>
+    <t>2369</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2369/indicacaono134.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Saúde a adoção das providências técnicas, administrativas e orçamentárias necessárias para a contratação de Técnicas de Enfermagem para atuarem, de forma específica, como vacinadoras nas unidades da Estratégia Saúde da Família (ESF) de Sayonara e de Braço do Rio, no Distrito de Braço do Rio, neste município.</t>
+  </si>
+  <si>
+    <t>2370</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2370/indicacaono135.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos, em conjunto com a Secretaria Municipal de Saúde, a adoção das providências técnicas, administrativas e orçamentárias necessárias para a realização de manutenção geral e reestruturação do Centro Municipal de Fisioterapia, localizado na sede do município, contemplando a restauração do telhado e da rampa de acesso, o conserto do aparelho de ar-condicionado, bem como a aquisição de equipamentos essenciais, como cadeira de rodas, bebedouro e computadores, visando à melhoria da infraestrutura e da qualidade do atendimento prestado aos pacientes.</t>
+  </si>
+  <si>
+    <t>2371</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacaono136.2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Saúde a adoção das providências técnicas, administrativas e orçamentárias necessárias para a contratação de 2 (dois) profissionais fisioterapeutas destinados ao atendimento no Centro Municipal de Fisioterapia, localizado na sede do município, a fim de compor o quadro funcional e ampliar a oferta de atendimentos ambulatoriais e domiciliares, especialmente a pacientes acamados ou com dificuldade de locomoção.</t>
+  </si>
+  <si>
+    <t>2372</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2372/indicacaono137.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Saúde a adoção das providências técnicas, administrativas e orçamentárias necessárias para a contratação de profissional Auxiliar de Limpeza destinado a atuar no Centro Municipal de Fisioterapia, localizado na sede do município, com a finalidade de garantir a adequada higienização e manutenção dos ambientes onde são realizados os atendimentos.</t>
+  </si>
+  <si>
+    <t>2373</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacaon138.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas, administrativas e orçamentárias necessárias para a instalação de aparelhos de ar-condicionado, visando à adequada climatização do Centro de Convivência do Idoso "Wantuil Fonseca", localizado no Bairro São Thiago, na sede do município.</t>
+  </si>
+  <si>
+    <t>2374</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2374/indicacaono144.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito, determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Senhor Jalmas Ferreira Greis, que oficie a empresa EDP - Espírito Santo concessionária responsável pelo fornecimento de energia elétrica no município para que realize, com urgência, a poda de uma árvore localizada na Avenida Anízio Kock da Cunha, em frente à Farmácia ARTPHARMA, na sede do município, em face dos galhos estarem apoiados sobre a rede elétrica de alta tensão.</t>
+  </si>
+  <si>
+    <t>2375</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacaono145.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a restauração do calçamento com a devida eliminação de um buraco existente na esquina da Rua Benônimo Falcão com a Rua 23 de Maio, bem como em frente ao ESF Maria Machado de Oliveira, na sede do município.</t>
+  </si>
+  <si>
+    <t>2376</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2376/indicacaono146.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a substituição imediata do padrão de energia elétrica trifásica que atende o prédio da cozinha industrial, tendo em vista que o referido equipamento encontra-se danificado e com fiação exposta oferecendo risco iminente à segurança da população.</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacaono147.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a restauração do calçamento e da faixa elevada localizada na Avenida Dr. Mário Vello Silvares, em frente à Igreja Assembleia de Deus Cadeeso, na sede do município, com a devida recomposição em bloquetes intertravados, eliminando o buraco existente no local.</t>
+  </si>
+  <si>
+    <t>2378</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2378/indicacaono148.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal o aumento do valor do auxílio alimentação (ticket alimentação) concedido aos servidores públicos municipais ativos, com reajuste em percentual compatível com a variação acumulada do custo dos alimentos nos últimos exercícios.</t>
+  </si>
+  <si>
+    <t>2379</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacaono149.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal a adoção das providências cabíveis junto à Secretaria Municipal competente, à Defesa Civil e à concessionária de energia elétrica responsável, quanto a sua realocação e troca do poste de energia elétrica, localizado na Avenida Felismino Francisco Maurício, em Sayonara, no município de Conceição da Barra/ES.</t>
+  </si>
+  <si>
+    <t>2380</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacaono150.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal a implantação de creches em tempo integral para crianças de 0 a 5 anos de idade em todas as unidades de educação infantil do Município de Conceição da Barra/ES, garantindo atendimento educacional pleno, com jornada mínima de 7 (sete) horas diárias, em conformidade com os preceitos constitucionais, legais e com as diretrizes nacionais de educação.</t>
+  </si>
+  <si>
+    <t>2381</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacaono151.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal a instalação de iluminação pública no campo de futebol do Distrito de Braço do Rio, Município de Conceição da Barra/ES</t>
+  </si>
+  <si>
+    <t>2382</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2382/indicacaono152.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a reforma do prédio da escola EMEF João Ferreira Araújo, no Bairro Pinheiro, e a aquisição de um parquinho;</t>
+  </si>
+  <si>
+    <t>2383</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2383/indicacaono153.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a substituição das lâmpadas vapor de sódio e vapor metálico na Cobraice e Braço do Rio por luminárias de led.</t>
+  </si>
+  <si>
+    <t>2384</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>ISAQUE MAIA ELOI</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2384/indicacaono154.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito determine ao setor competente a instalação de sinalização eficaz e eficiente (semáforo) e faixa de pedestre no trevo de Cobraice.</t>
+  </si>
+  <si>
+    <t>2385</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2385/indicacaono156.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito determine ao setor competente a instalação de sinalização eficaz e eficiente (semáforo) no trevo de Braço do Rio.</t>
+  </si>
+  <si>
+    <t>2386</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2386/indicacaono157.2026.pdf</t>
+  </si>
+  <si>
+    <t>Que determine à Secretaria Municipal de Obras a construção de uma rampa de acesso ao rio na Vila de Itaúnas.</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2410/indicacao_158-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica adoção das providências cabíveis para a recuperação e adequação do piso da área de acesso e entrada do Hospital Municipal de Conceição da Barra, garantindo condições seguras, dignas e acessíveis de circulação a todos os usuários do serviço público de saúde, em especial às pessoas com deficiência, idosos e pacientes com dificuldades de locomoção.</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2411/indicacao_160-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção, com a máxima urgência, das providências técnicas e operacionais necessárias para a retirada de lixo e entulhos descartados irregularmente sobre a rede de drenagem pluvial, bem como para a imediata desobstrução do canal que vem comprometendo o adequado escoamento das águas, situado na Avenida 17 de Abril, ao lado da antiga sede do Comissariado de Menores e nas proximidades da Praça Adelar Xavier, na sede do município.</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2412/indicacao_161-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a criação do "Programa Municipal de Promoção e Cuidado em Saúde Mental dos Servidores Públicos Municipais de Conceição da Barra", Estado do Espírito Santo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2413/indicacao_162-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a restauração do calçamento no entroncamento da Rua Muniz Freire com a Avenida Gabriel Abel de Almeida Serra, situado no Cais do Rio Cricaré, na sede do município, garantindo condições adequadas de trafegabilidade, segurança e valorização do espaço urbano.</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2414/indicacao_163-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a limpeza e a imediata reinstalação da tampa da boba de lobo localizada na esquina da Rua Angelim com a Avenida Damaceno Xavier, no Bairro Floresta, na sede do município, assegurando condições adequadas de segurança e trafegabilidade na referida via pública.</t>
+  </si>
+  <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2415/indicacao_164-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a implantação de sinalização viária adequada na Avenida Gabriel de Almeida Serra, especificamente na calçada do Mercado Municipal, situado na sede do município, mediante a instalação de placa de trânsito com a indicação "PROIBIDO SEGUIR EM FRENTE", conforme modelo de foto/montagem em anexo.</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2416/indicacao_165-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Sr. Jalmas Ferreira Greis, a adoção das providências necessárias para a realização, com máxima urgência, da poda de árvore localizada na Rua Vitória, no entroncamento com a Rua paraíso, no Bairro Marcílio Dias II, na sede do município.</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_166-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a realização de limpeza e a imediata reinstalação e/ou substituição das tampas danificadas em todas as bocas de lobo localizadas ao longo da Avenida Atlântica, no Bairro Guaxindiba, na sede do município.</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2418/indicacao_167-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Sr. Jalmas Ferreira Greis, a adoção das providências necessárias junto à concessionária EDP Espírito Santo, responsável pelo fornecimento de energia elétrica no município, para que seja realizada, com máxima urgência, o poste localizados na Av. Pai João, Centro, em frente à casa nº 3, que além de obstruir o acesso à garagem da residência e está a apenas 5 metros de outro poste localizado na esquina com a Rua 17 de Abril.</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2419/indicacao_168-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Sr. Jalmas Ferreira Greis, a  adoção das providências necessárias junto à concessionária EDP Espírito Santo, responsável pelo fornecimento de energia elétrica no município, para que seja realizada, com a máxima urgência, a substituição de 09 (nove) postes de madeira por postes de concreto, localizados na Rua Paraíso, no Bairro Marcílio Dias II, na sede do município.</t>
+  </si>
+  <si>
+    <t>2420</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2420/indicacao_169-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a realização de limpeza, desobstrução e a imediata reinstalação da tampa da boca de lobo localizada na Rua São Lucas, em frente à casa nº 32, na sede do município.</t>
+  </si>
+  <si>
+    <t>2421</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_170-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção de providências imediatas e urgentes para a realização de serviços de capina, limpeza urbana, coleta de lixo e remoção de entulhos em todas as vias públicas do Bairro Santo Amaro, localizado na sede deste município, garantindo condições adequadas de higiene, mobilidade e bem-estar à população.</t>
+  </si>
+  <si>
+    <t>2422</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2422/indicacao_171-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Sr. Jalmas Ferreira Greis, a adoção das providências necessárias, em caráter de urgência, para a realização da poda dos arbustos, bem como a limpeza e desobstrução de todos os acessos à praia ao longo do calçadão da orla marítima, na sede do município, garantindo condições adequadas de circulação, segurança e visibilidade para moradores, banhistas e turistas.</t>
+  </si>
+  <si>
+    <t>2423</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2423/indicacao_172-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a realização, em caráter de urgência, dos serviços de restauração, limpeza, bem como a imediata reinstalação e/ou substituição das tampas danificadas em todas as bocas de lobo situadas ao longo da Rua 22 de Novembro, no Bairro Vila dos Pescadores, na sede do município, em especial a boca de lobo localizada em frente à casa nº 54.</t>
+  </si>
+  <si>
+    <t>2424</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2424/indicacao_173-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências necessárias para garantir a disponibilização contínua e adequada dos equipamentos de proteção individual (EPI) obrigatórios, bem como de capas impermeáveis de chuva, luvas apropriadas às atividades desempenhadas e garrafas térmicas para acondicionamento de água potável aos garis e coletores de lixo que atuam diariamente nos serviços de limpeza urbana e coleta de resíduos sólidos em todo o município.</t>
+  </si>
+  <si>
+    <t>2425</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2425/indicacao_174-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Sr. Jalmas Ferreira Greis, que adote as providências cabíveis junto à empresa EDP Espírito Santo, concessionária responsável pelo fornecimento de energia elétrica no município, a fim de que seja realizada, em caráter de urgência, a substituição do poste localizado na esquina da Rua Prefeito Ítalo Benso com a Rua Hermínio Poyares, no Centro, na sede municipal, o qual se encontra com sua estrutura severamente comprometida.</t>
+  </si>
+  <si>
+    <t>2426</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2426/indicacao_175-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Sr. Jalmas Ferreira Greis, a adoção de providências imediatas junto à empresa EDP Espírito Santo, concessionária responsável pelo fornecimento de energia elétrica no município, para que promova, em caráter de urgência, a substituição e a adequada relocalização do poste situado na esquina da Rua Hely de Souza com a Rua Santo Antônio, no Bairro Chácara do Atlântico, na sede municipal, tendo em vista que o referido equipamento se encontra com sua estrutura visivelmente comprometida e avançando sobre a via pública, em desacordo com as normas de segurança e mobilidade urbana.</t>
+  </si>
+  <si>
+    <t>2427</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2427/indicacao_176-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Sr. Jalmas Ferreira Greis, a adoção de providências imediatas junto à empresa EDP Espírito Santo, concessionária responsável pelo fornecimento de energia elétrica no município, para que realize, em caráter de urgência, a substituição do poste localizado na Rua Hely de Souza, em frente ao imóvel nº 480, no Bairro Chácara do Atlântico, na sede do município, que se encontra situação de risco de queda em virtude de rachadura vertical e ferragens expostas.</t>
+  </si>
+  <si>
+    <t>2428</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2428/indicacao_177-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a restauração e o reforço estrutural do muro do cemitério localizado no Centro da cidade, na sede do município, tendo em vista que, mesmo após recente reforma, parte da estrutura já apresenta sinais de comprometimento e início de desabamento.</t>
+  </si>
+  <si>
+    <t>2429</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2429/indicacao_178-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para a substituição imediata do padrão de energia elétrica trifásica que atende o prédio da cozinha industrial, tendo em vista que o referido equipamento encontra-se danificado e com fiação exposta, oferecendo risco iminente à segurança da população.</t>
+  </si>
+  <si>
+    <t>2430</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2430/indicacao_179-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Esporte e Lazer a adoção das providências técnicas, administrativas e orçamentárias necessárias para a implantação de aulas de ginástica rítmica, destinadas às crianças atendidas pela Associação de Moradores do Bairro Sayonara, no Distrito de Braço do Rio, neste município.</t>
+  </si>
+  <si>
+    <t>2431</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_180-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Jalmas Ferreira Greis, a adoção, com a máxima urgência, das providências administrativas necessárias para a realização de vistoria técnica e elaboração de laudo técnico detalhado acerca das reais condições estruturais da ponte localizada no Bairro Santo Amaro, na sede do município.</t>
+  </si>
+  <si>
+    <t>2432</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2432/indicacao_181-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências técnicas e administrativas necessárias para que seja realizada, com máxima urgência, a restauração e a reinstalação da tampa da boca de lobo localizada na esquina da Avenida 17 de Abril com a Rua Alegre, no Bairro Chácara Catita, nas proximidades da Praça Adelar Xavier, na sede do município, a qual se encontra atualmente danificada.</t>
+  </si>
+  <si>
+    <t>2433</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_182-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção das providências imediatas e urgentes para a realização de serviços de capina, limpeza urbana, coleta de lixo e remoção de entulhos em todas as vias públicas do Bairro Floresta, localizado na sede deste município, garantindo condições adequadas de higiene, mobilidade e bem-estar à população.</t>
+  </si>
+  <si>
+    <t>2434</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2434/indicacao_183-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine à Secretaria Municipal de Assistência Social a adoção das providências administrativas e orçamentárias necessárias para a aquisição e instalação de sistema de aquecimento na piscina do Centro de Convivência do Idoso "Wantuil Fonseca", localizado no Bairro São Thiago, na sede deste município.</t>
+  </si>
+  <si>
+    <t>2435</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2435/indicacao_184-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção de medidas imediatas e urgentes para a adequada sinalização da interseção do calçadão (conforme foto anexa), localizada na Avenida Atlântica, Bairro Guaxindiba, na sede do município. Tal providência se faz necessária em razão do estreitamento da Avenida Atlântica nas proximidades do Hotel Praia da Barra, situação que vem permitindo a invasão indevida do espaço destinado aos pedestres por veículos automotores, com elevado risco de acidente.</t>
+  </si>
+  <si>
+    <t>2436</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2436/indicacao_185-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Sr. Jalmas Ferreira Greis, a adoção de providências imediatas junto à empresa EDP Espírito Santo, concessionária responsável pelo fornecimento de energia elétrica no município, para que promova, em caráter de urgência, a substituição de 02 (dois) postes localizados na Rua André Rodrigues Camilo, nas proximidades da residência nº 65, no Bairro Vila dos Pescadores, na sede do município, haja vista que os referidos postes encontram-se com suas estruturas visivelmente comprometidas, apresentando inclinação acentuada, inclusive sobre residências, o que representa risco iminente à segurança dos moradores e transeuntes.</t>
+  </si>
+  <si>
+    <t>2437</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2437/indicacao_186-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, em conjunto com a Secretaria Municipal de Cultura, adote as providências necessárias para a implantação do Projeto "Cinema na Praça", com a realização de sessões gratuitas de cinema ao ar livre nas praças públicas da sede do município e também nos distritos.</t>
+  </si>
+  <si>
+    <t>2438</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2438/indicacao_187-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Gestor de Segurança Pública e Defesa Civil Municipal, Sr. Jalmas Ferreira Greis, a adoção de providências urgentes para a instalação de um poste com iluminação pública no final da Rua Beija-Flor (foto em anexo), no Bairro Chácara do Atlântico, na sede deste município.</t>
+  </si>
+  <si>
+    <t>2439</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2439/indicacao_188-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção, em caráter de urgência, de todas as providências técnicas e administrativas necessárias para a recuperação da galeria de águas pluviais, bem como a recomposição do calçamento da Rua Muniz Freire, em frente ao imóvel nº 659, localizado na sede deste município, que devido ao afundamento da pavimentação tem causado vários acidentes envolvendo pedestres e entregadores de mercadorias.</t>
+  </si>
+  <si>
+    <t>2440</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2440/indicacao_189-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção, em caráter de urgência, de todas as providências técnicas e administrativas necessárias para a restauração da boca de lobo, com a devida reinstalação de sua tampa (foto em anexo), localizada na Rua Aurélio Firmes da Costa (antiga Rua 20), no Bairro Floresta, na sede deste município.</t>
+  </si>
+  <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2441/indicacao_190-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal de Conceição da Barra, Erivan Tavares, determine ao Secretário Municipal de Infraestrutura, Obras, Transportes e Serviços Urbanos a adoção, em caráter de urgência, de todas as providências técnicas e administrativas necessárias para a substituição e adequada recomposição da tampa da caixa de passagem localizada na esquina da Avenida Santa Luzia com a Avenida Anízio Kock da Cunha, em frente ao Supermercado Supergiro, no Bairro Floresta, na sede deste município.</t>
+  </si>
+  <si>
+    <t>2442</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2442/indicacao_191-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizada, em caráter de urgência, o calçamento da Rua Angelim, localizada no Bairro Santo Amaro, neste município.</t>
+  </si>
+  <si>
+    <t>2443</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2443/indicacao_192-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizado, por meio dos setores competentes da administração municipal, estudos da infraestrutura existente e da possibilidade de construção de uma pracinha no Porto Cajueiro, localizada no Bairro Santo Amaro, neste município.</t>
+  </si>
+  <si>
+    <t>2444</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2444/indicacao_193-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal interceda junto ao Governo do Estado do Espírito Santo, por meio dos órgãos competentes, para a realização de obras de contenção costeira na Comunidade de Barreiras, localizada no Distrito do Cricaré, neste município.</t>
+  </si>
+  <si>
+    <t>2445</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2445/indicacao_194-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada a instalação de uma luminária com refletores no portal de entrada da Comunidade de Barreiras no Distrito do Cricaré, localizada no Marrocos, neste município.</t>
+  </si>
+  <si>
+    <t>2446</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2446/indicacao_195-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal analise a possibilidade de criação da Secretaria de Aquicultura e Pesca, com estrutura administrativa própria, voltada ao desenvolvimento, fomento e apoio ao setor pesqueiro no município de Conceição da Barra.</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2447/indicacao_196-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Poder Executivo Municipal, por meio da secretaria competente, providencie a adequação e/ou substituição de toda a fiação elétrica necessária nas unidades escolares do município, de forma compatível com a instalação e funcionamento de aparelhos de ar-condicionado nas unidades de ensino.</t>
+  </si>
+  <si>
+    <t>2448</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2448/indicacao_197-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja realizados estudos de impacto financeiro, por meio da secretaria municipal competente, com a finalidade de promover o reajuste das diárias dos motoristas do município que realizam deslocamentos para fora da sede municipal, especialmente para localidades mais distantes, como Vitória e região.</t>
+  </si>
+  <si>
+    <t>2449</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2449/indicacao_198-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas medidas, por meio da Secretaria Municipal de Saúde, para garantir o funcionamento ininterrupto (24 horas) do setor de raio x no ponto atendimento da sede do município.</t>
+  </si>
+  <si>
+    <t>2450</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2450/indicacao_199-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico a construção de um ponto de ônibus para embarque e desembarque de estudantes na Rua Francisco Pinto Lopes, Cohab 1, nas proximidades da casa nº 21.</t>
+  </si>
+  <si>
+    <t>2451</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2451/indicacao_200-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico que seja instalado/construído um portal com placas e letreiros com arborização dos canteiros, na entrada do município, na BR 101.</t>
+  </si>
+  <si>
+    <t>2452</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2452/indicacao_201-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico a instalação de caixas grandes coletoras de lixo ao longo da Avenida Governador Jones dos Santos Neves, no Bairro Centro, na sede.</t>
+  </si>
+  <si>
+    <t>2453</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2453/indicacao_202-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo, juntamente com o setor responsável, que seja avaliada a possibilidade de calçamento do Bairro Guaxindiba.</t>
+  </si>
+  <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2454/indicacao_203-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Sr. Prefeito, José Erivan Tavares, a instalação de um parquinho infantil no Bairro Cohab I, na Rua 08, próximo ao campinho e ao centro do idoso.</t>
+  </si>
+  <si>
+    <t>2455</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2455/indicacao_204-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que seja feita a reforma da sala de fisioterapia de Braço do Rio e aquisição de novos equipamentos.</t>
+  </si>
+  <si>
+    <t>2456</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2456/indicacao_205-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a inclusão do "Arraiá do Assentamento Valdício Barbosa" no calendário oficial de eventos do município de Conceição da Barra/ES em reconhecimento ao seu valor cultural, comunitário e turístico para o município.</t>
+  </si>
+  <si>
+    <t>2457</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2457/indicacao_206-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a implantação de parquinhos infantis nas Comunidades de Água Preta, Valdício Barbosa, Paulo Vinhas, Canta Galo e Córrego do Filipe, no Município de Conceição da Barra/ES, como medida de promoção do lazer, do desenvolvimento infantil e da qualidade de vida das famílias residentes nessas localidades.</t>
+  </si>
+  <si>
+    <t>2458</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2458/indicacao_207-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a adoção das providências cabíveis junto aos órgãos competentes para a instalação de iluminação pública adequada na passarela de pedestres localizada na BR 101, no Distrito de Braço do Rio, Município de Conceição da Barra/ES, como medida urgente de segurança pública, proteção à vida e garantia do direito de ir e vir com dignidade e segurança a todos os moradores daquela localidade.</t>
+  </si>
+  <si>
+    <t>2459</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2459/indicacao_208-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de banheiros públicos masculino e feminino, com vestiário, na Praça da Jaqueira, Distrito de Braço do Rio, Município de Conceição da Barra/ES, como medida urgente de dignidade humana, saúde pública e valorização do principal espaço de convivência, esporte e cultura daquela comunidade.</t>
+  </si>
+  <si>
+    <t>2460</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2460/indicacao_209-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Mesa Diretora da Câmara Municipal a implantação de um sistema de protocolo eletrônico online, acessível a vereadores e cidadãos, para recebimento, registro. tramitação e acompanhamento de documentos, requerimentos, indicações, petições e demandas dirigidas a esta Casa legislativa como medida de modernização institucional, democratização do acesso e fortalecimento da participação popular.</t>
+  </si>
+  <si>
+    <t>2461</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2461/indicacao_210-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo, determine à Secretaria competente a adoção das providências técnicas e necessárias, em caráter de urgência, para a realização do alargamento (ou ampliação da capacidade de captação) do poço existente na propriedade do agricultor familiar Sr. Hélio Rodrigues da Silva, filho do saudoso Chico Belizário, localizada às margens da Rodovia ES-010, a aproximadamente 2 (dois) quilômetros do trevo de acesso à Vila de Itaúnas, neste município, tendo em vista que a atual vazão do poço se mostra insuficiente para atender à demanda decorrente da ampliação do sistema de irrigação da propriedade.</t>
+  </si>
+  <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2462/indicacao_211-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo, determine à Secretaria competente a adoção das providências necessárias, em caráter de urgência, para a realização do patrolamento da estrada de acesso à propriedade do agricultor familiar Sr. Hélio Rodrigues da Silva, filho do saudoso Chico Belizário, localizada às margens da Rodovia ES-010, a aproximadamente 2 (dois) quilômetros do trevo de acesso à Vila de Itaúnas, na sede deste município, tendo em vista as precárias condições de trafegabilidade atualmente verificadas no local.</t>
+  </si>
+  <si>
+    <t>2464</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2464/inidicacao_212-2026.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal, determine à secretaria competente que seja realizada, em caráter de urgência, a restauração da rede de drenagem de águas pluviais, incluindo a limpeza, desobstrução e recuperação das caixas de passagem e bocas de lobo, bem como a execução de serviços de calçamento na Rua São João, localizada no Bairro Nova Bethânia, na sede do município, em virtude de apresentar entupimento e transbordamento das caixas de passagens - foto em anexo - e das bocas de lobo</t>
+  </si>
+  <si>
+    <t>2463</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2463/indicacao_213-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Que o Excelentíssimo Senhor Prefeito Municipal determine à Secretaria competente a adoção de medidas urgentes para a disponibilização de um Médico Veterinário no município, em parceria com a Associação de Proteção aos Animais de Conceição da Barra (APACB), visando a realização de atendimentos clínicos, campanhas de castração e ações preventivas voltadas a cães e gatos, com o objetivo de promover o controle populacional desses animais e garantir melhores condições de saúde pública e bem-estar animal.</t>
+  </si>
+  <si>
     <t>2223</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2223/projeto_de_lei_no_01-2026_vereadora_camila.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POSSIBILIDADE DE CONVERSÃO DA PENALIDADE PECUNIÁRIA DE MULTAS DE TRÂNSITO DE NATUREZA LEVE, APLICADAS PELO MUNICÍPIO DE CONCEIÇÃO DA BARRA, ESTADO DO ESPÍRITO SANTO EM BENEFÍCIO CONCEDIDO AO DOADOR VOLUNTÁRIO E EFETIVO DE SANGUE E/OU DE MEDULA ÓSSEA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2222/projeto_de_lei_no_02-2026_vereadora_camila.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DA MÚSICA GOSPEL NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO DA BARRA, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2221</t>
@@ -1659,147 +2910,459 @@
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE COBRANÇA DE TAXA DE LIXO DE ENTIDADES RELIGIOSAS DE QUALQUER CULTO, SEM FINS LUCRATIVOS.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2209/projeto_de_lei_no_29-2026_leandro_paranagua.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A GARANTIA DO DIREITO AO PLANO EDUCACIONAL INDIVIDUALIZADO (PEI) AOS ESTUDANTES PÚBLICOS-ALVO DA EDUCAÇÃO ESPECIAL NA REDE MUNICIPAL DE ENSINO DE CONCEIÇÃO DA BARRA-ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>LEANDRO SANTOS DAS DORES (PRESIDENTE), RAMONY REPEKER DAHER</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2225/projeto_de_lei_no_30-2026_leandro_santos_e_ramony_repeker_removed.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DESPORTIVA E SOCIOEDUCATIVA AMIGOS DO TATAME</t>
   </si>
   <si>
+    <t>2387</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2387/projeto_de_lei_no_031_-_2026_camila.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA "PRAÇA DO AUTISTA" NO MUNICÍPIO DE CONCEIÇÃO DA BARRA, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2388</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2388/projeto_de_lei_no_032-2026_leandro_paranagua_removed.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA MUNICIPAL, LOCALIZADA NO DISTRITO DO CRICARÉ, COMUNIDADE DE BARREIRAS, NESTE MUNICÍPIO DE CONCEIÇÃO DA BARRA - ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2389/projeto_de_lei_no_033-2026_camila.pdf</t>
+  </si>
+  <si>
+    <t>DETERMINE A TRANSPARÊNCIA PÚBLICA DAS EXECUÇÕES DAS EMENDAS PARLAMENTARES RECEBIDAS PELO MUNICÍPIO DE CONCEIÇÃO DA BARRA, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2390/projeto_de_lei_no_034-2026_camila.pdf</t>
+  </si>
+  <si>
+    <t>ASSEGURA A VACINAÇÃO DOMICILIAR DE PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E PESSOAS COM DEFICIÊNCIA (PCD), NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO DA BARRA - ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2407/projeto_de_lei_no_35-2026_camila.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O "DIA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O TRANSTORNO DO ESPECTRO AUTISTA (TEA)" NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CONCEIÇÃO DA BARRA, ESTADO DO ESPÍRITO SANTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2392/projeto_de_lei_36-2026_leandro_paranagua.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A VEDAÇÃO DE EXCLUSIVIDADE NA COMERCIALIZAÇÃO DE BEBIDAS EM EVENTOS PÚBLICOS PROMOVIDOS, APOIADOS OU AUTORIZADOS PELO MUNICÍPIO DE CONCEIÇÃO DA BARRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2393/projeto_de_lei_37-2026_leandro_paranagua.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DIVULGAÇÃO E ATUALIZAÇÃO DOS TELEFONES, ENDEREÇOS ELETRÔNICOS E DEMAIS CANAIS DE ATENDIMENTO DAS UNIDADES DE SAÚDE E DE EMERGÊNCIA DA REDE MUNICIPAL DE CONCEIÇÃO DA BARRA-ES E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2394/projeto_de_lei_38-2026_leandro_paranagua.pdf</t>
+  </si>
+  <si>
+    <t>ASSEGURA ÀS PESSOAS IDOSAS COM IDADE IGUAL OU SUPERIOR A 65 (SESSENTA E CINCO) ANOS O DIREITO À GRATUIDADE NO TRANSPORTE AQUAVIÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2395/projeto_de_lei_39-2026_ramony.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A "CAMPANHA EU POSSO ESPERAR" PARA PREVENÇÃO E CONSCIENTIZAÇÃO SOBRE GRAVIDEZ PRECOCE E SUAS CONSEQUÊNCIAS, NO MUNICÍPIO DE CONCEIÇÃO DA BARRA/ES</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2396/projeto_de_lei_40-2026_camila_aparecida.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A GARANTIA DE FALTA JUSTIFICADA AO TRABALHO PARA PAIS E MÃES ATÍPICOS EM SITUAÇÕES DE EMERGÊNCIA, NO ÂMBITO DO MUNICÍPIO DE CONCEIÇÃO DA BARRA - ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2401/projeto_de_lei_no_41-2026_leandro_santos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO TRANSPORTE PARA SERVIDORES DO PODER LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2402/projeto_de_lei_no_42-2026_leandro_santos.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A GUARDA RESPONSÁVEL, REGULAMENTA A FISCALIZAÇÃO DE MAUS-TRATOS, ABUSO, ABANDONO E CRUELDADE CONTRA ANIMAIS DOMÉSTICOS NO MUNICÍPIO DE CONCEIÇÃO DA BARRA-ES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2403/projetodelei043.2026.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA A UTILIDADE DA ASSOCIAÇÃO DOS PEQUENOS AGRICULTORES FAMILIARES DE ITAÚNAS - APAFI</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2404/projeto_de_lei_no_44-2026_leandro_santos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APLICAÇÃO DA LEI COMPLEMENTAR FEDERAL Nº 226/2026 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2405/projetodelei045.2026.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA A UTILIDADE DA ASSOCIAÇÃO DOS MORADORES DA COMUNIDADE RURAL QUILOMBOLA DE SÃO DOMINGOS - ASMOCORUQUISD</t>
+  </si>
+  <si>
+    <t>2466</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2466/projeto_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece critérios para a nomeação em cargos em comissão e funções de confiança, no âmbito da Administração Pública Direta e Indireta do Município de Conceição da Barra/ES, vedando a investidura de pessoas inadimplentes com obrigações de ressarcimento ao erário municipal, por decisão dos Tribunais de Contas do Brasil ou por dívidas inscritas em dívida ativa municipal, e dá outras providências</t>
+  </si>
+  <si>
+    <t>2467</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da implantação da coleta seletiva de resíduos sólidos nas escolas públicas e privadas do Município de Conceição da Barra, Estado do Espírito Santo, e dá outras providências</t>
+  </si>
+  <si>
     <t>2224</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2224/resolucao_01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEVOLUÇÃO AO PODER EXECUTIVO MUNICIPAL DO SALDO DE DUODÉCIMO RECEBIDO E NÃO UTILIZADO NO EXERCÍCIO FINANCEIRO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>CHEFE DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2226/projeto_de_lei_complementar_01-2026_pmcb.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N° 80, DE 07 DE JANEIRO DE 2026, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE CONCEIÇÃO DA BARRA-ES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>2465</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2465/projeto_de_lei_complementar_02.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A NATUREZA JURÍDICA DA LEI MUNICIPAL N° 3138/2025 PARA LEI COMPLEMENTAR, ESTABELECE NORMAS PARA A REVISÃO DO PLANO DE CUSTEIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>2194</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2194/transferesessaododia15parao_dia26.202.2026.pdf</t>
   </si>
   <si>
     <t>TRANSFERE A SESSÃO SOLENE DE INSTALAÇÃO DA SESSÃO LEGISLATIVA DO DIA 15PARA O DIA 26 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2227/requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER A CONCESSÃO DE URGÊNCIA ESPECIAL PARA A VOTAÇÃO DO PROJETO DE LEI Nº 30/2026 QUE "DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DESPORTIVA E SOCIOEDUCATIVA AMIGOS DO TATAME" E PROJETO DE LEI COMPLEMENTAR Nº 80, DE 7 DE JANEIRO DE 2026 QUE DISPÕE SOBRE A STRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE CONCEIÇÃO DA BARRA E DÁ OUTRAS PROVIDÊNCIAS, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2240/requerimento_de_mudanca_da_sessao..pdf</t>
   </si>
   <si>
     <t>Requer a transferência da data da 3ª Sessão Ordinária do dia 19 de março de 2026 para o dia 2 de abril de 2026 às 19 horas</t>
   </si>
   <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>ALTIANE BLANDINO DOS SANTOS, ISAQUE MAIA ELOI, LEANDRO PARANAGUÁ ALBUQUERQUE, ROSIENE SANTOS LIMA</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2397/requerimento_4498-2026.pdf</t>
+  </si>
+  <si>
+    <t>QUE O PODER EXECUTIVO MUNICIPAL ENCAMINHE AO PODER LEGISLATIVO, NO PRAZO DE 15 DIAS ÚTEIS, TODOS OS DOCUMENTOS E INFORMAÇÕES ABAIXO LISTADOS REFERENTES À FROTA DE VEÍCULOS CONTRATADOS EM USO PELOS ÓRGÃOS E SECRETARIAS DO MUNICÍPIO DE CONCEIÇÃO DA BARRA/ES, DEVIDAMENTE ORGANIZADOS POR VEÍCULO, POR CONTRATO E SECRETARIA.</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>ISAQUE MAIA ELOI, LEANDRO PARANAGUÁ ALBUQUERQUE, ROSIENE SANTOS LIMA</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2398/requerimento_500-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA-SE O ENVIO DE CÓPIA DE DOCUMENTOS RELACIONADOS AO TRANSPORTE AQUAVIÁRIO NO RIO CRICARÉ</t>
+  </si>
+  <si>
     <t>2336</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2336/alteracaodadatada5asessaoordinaria.pdf</t>
   </si>
   <si>
     <t>REQUEREM A ALTERAÇÃO DO LOCAL E HORÁRIO DA 5ª SESSÃO ORDINÁRIA DE 19H DO DIA 23 DE ABRIL EM BRAÇO DO RIO PARA AS 19 HORAS E 30 MINUTOS NA SEDE</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2337/alteracaodadatada4asessaoordinaria.pdf</t>
   </si>
   <si>
     <t>REQUEREM ALTERAÇÃO DA DATA E HORÁRIO DA 4ª SESSÃO ORDINÁRIA DE 19H DO DIA 9 DE ABRIL PARA O DIA 23 ÀS 18 HORAS E 30 MINUTOS NA SEDE.</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2399/requerimento_603-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER INFORMAÇÕES ACERCA DA APLICAÇÃO DA LEI MUNICIPAL Nº 3.023, DE 22 DE JANEIRO DE 2024.</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2400/requerimento_605-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO INFORMAÇÕES SOBRE O INCENTIVO ADICIONAL DO COMPONENTE DE QUALIDADE DA ATENÇÃO PRIMÁRIA À SAÚDE.</t>
+  </si>
+  <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2391/requerimentono670.2026.pdf</t>
+  </si>
+  <si>
+    <t>Transfere a Sessão Solene pelo Dia do Trabalho do dia 1 de maio para o dia 7 de maio de 2026 às 18h</t>
+  </si>
+  <si>
+    <t>2468</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2468/requerimento_leandro.pdf</t>
+  </si>
+  <si>
+    <t>Requer a tramitação em Regime de Urgência Simples dos Projetos de Lei nº 24/2026 e nº 25/2026</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2408/requerimento755.2026alteraadatada7asessao-1.pdf</t>
+  </si>
+  <si>
+    <t>Requerem a alteração da data e local da 7ª Sessão Ordinária do dia 21 de maio em Braço do Rio para o dia 28 do mesmo mês para as 19 horas na Sede.</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2409/requerimentono756.2026alteraadatadasessaosolene-1.pdf</t>
+  </si>
+  <si>
+    <t>Requerem a alteração da 4ª Sessão Solene em Comemoração do Solo Espírito Santense do dia 23 de maio para o dia 28 de maio às 18 horas na Sede.</t>
+  </si>
+  <si>
+    <t>2469</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2469/requerimento_7_ordinaria_pl.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Concessão de Urgência Especial para votação do Projeto de Lei Complementar nº 02/2026</t>
+  </si>
+  <si>
+    <t>2472</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Parecer Técnico Tribunal de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2472/prestacao_de_contas_pmcb_2023.pdf</t>
+  </si>
+  <si>
+    <t>Recomenda a rejeição da prestação de contas anual da Prefeitura Municipal de Conceição da Barra do exercício de 2023</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>MoAp</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2406/mocao_de_aplausos.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO À ASSOCIAÇÃO PESTALOZZI DE CONCEIÇÃO DA BARRA-ES</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2103,66 +3666,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2233/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2234/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2235/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2236/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2237/indicacao_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2238/indicacao_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2239/indicacao_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2241/indicacao_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2242/indicacao_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2243/indicacao_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2244/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2245/indicacao_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2246/indicacao_13-02026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2247/indicacao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2248/indicacao_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2249/indicacao_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2250/indicacao_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2251/indicacao_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2252/indicacao_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2253/indicacao_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2254/indicacao_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2255/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2256/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2257/indicacao_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2258/indicacao_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2259/indicacao_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2260/indicacao_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2261/indicacao_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2262/indicacao_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2263/indicacao_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2264/indicacao_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2265/indicacao_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2266/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2267/indicacao_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2268/indicacao_35_-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2269/indicacao_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2270/indicacao_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2271/indicacao_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2272/indicacao_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2273/indicacao_40-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2274/indicacao_41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2275/indicacao_42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2276/indicacao_43-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2277/indicacao_44-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2278/indicacao_45-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2279/indicacao_46-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2280/indicacao_47-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao_48-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao_49-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2283/indicacao_50-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2284/indicacao_51-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2285/indicacao_52-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2286/indicacao_53-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2287/indicacao_54-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2335/indicacao_55-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2288/indicacao_56-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2289/indicacao_57-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2290/indicacao_58-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2334/indicacao_59-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2291/indicacao_60-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2292/indicacao_61-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2293/indicacao_62-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2294/indicacao_63-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2295/indicacao_64-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2296/indicacao_65-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2297/indicacao_66-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2298/indicacao_67-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2299/indicacao_68-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2300/indicacao_69-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2301/indicacao_70-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2302/indicacao_71-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2303/indicacao_72-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2304/indicacao_73-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2305/indicacao_74-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2306/indicacao_75-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2307/indicacao_76-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2308/indicacao_77-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2309/indicacao_78-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2310/indicacao_79-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2311/indicacao_80-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2312/indicacao_81-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2313/indicacao_82-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2314/indicacao_83-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2315/indicacao_84-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2316/indicacao_85-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2317/indicacao_86-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2318/indicacao_87-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2319/indicacao_88-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2320/indicacao_89-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2321/indicacao_90-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2322/indicacao_91-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2323/indicacao_92-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_93-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_94-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2326/indicacao_95-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2327/indicacao_96-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2328/indicacao_97-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2329/indicacao_98-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_99-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2331/indicacao_100-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2332/indicacao_101-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2333/indicacao_102-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2223/projeto_de_lei_no_01-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2222/projeto_de_lei_no_02-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2221/projeto_de_lei_no_03-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2220/projeto_de_lei_no_04-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2219/projeto_de_lei_no_05-2026_vereador_waldir.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2201/projeto_de_lei_no_06-2026_vereador_waldir.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2195/projeto_de_lei_n._07-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2214/projeto_de_lei_no_08-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2213/projeto_de_lei_no_09-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2212/projeto_de_lei_no_10-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2211/projeto_de_lei_no_11-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2210/projeto_de_lei_no_12-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2218/projeto_de_lei_no_13-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2217/projeto_de_lei_no_14-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2216/projeto_de_lei_no_15-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2215/projeto_de_lei_no_16-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2200/projeto_de_lei_n._17-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2208/projeto_de_lei_no_18-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2207/projeto_de_lei_no_19-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2206/projeto_de_lei_no_20-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2205/projeto_de_lei_no_21-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2204/projeto_de_lei_no_22-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2203/projeto_de_lei_no_023_-_2026_v_ramony_repeker.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2199/projeto_de_lei_n._24-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2198/projeto_de_lei_n._25-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2197/projeto_de_lei_n._26-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2196/projeto_de_lei_n._27-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2202/projeto_de_lei_no_028_-_2026_ramony.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2209/projeto_de_lei_no_29-2026_leandro_paranagua.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2225/projeto_de_lei_no_30-2026_leandro_santos_e_ramony_repeker_removed.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2224/resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2226/projeto_de_lei_complementar_01-2026_pmcb.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2194/transferesessaododia15parao_dia26.202.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2227/requerimento.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2240/requerimento_de_mudanca_da_sessao..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2336/alteracaodadatada5asessaoordinaria.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2337/alteracaodadatada4asessaoordinaria.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2233/indicacao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2234/indicacao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2235/indicacao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2236/indicacao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2237/indicacao_05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2238/indicacao_06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2239/indicacao_07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2241/indicacao_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2242/indicacao_09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2243/indicacao_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2244/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2245/indicacao_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2246/indicacao_13-02026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2247/indicacao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2248/indicacao_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2249/indicacao_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2250/indicacao_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2251/indicacao_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2252/indicacao_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2253/indicacao_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2254/indicacao_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2255/indicacao_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2256/indicacao_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2257/indicacao_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2258/indicacao_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2259/indicacao_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2260/indicacao_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2261/indicacao_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2262/indicacao_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2263/indicacao_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2264/indicacao_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2265/indicacao_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2266/indicacao_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2267/indicacao_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2268/indicacao_35_-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2269/indicacao_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2270/indicacao_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2271/indicacao_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2272/indicacao_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2273/indicacao_40-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2274/indicacao_41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2275/indicacao_42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2276/indicacao_43-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2277/indicacao_44-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2278/indicacao_45-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2279/indicacao_46-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2280/indicacao_47-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2281/indicacao_48-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2282/indicacao_49-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2283/indicacao_50-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2284/indicacao_51-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2285/indicacao_52-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2286/indicacao_53-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2287/indicacao_54-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2335/indicacao_55-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2288/indicacao_56-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2289/indicacao_57-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2290/indicacao_58-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2334/indicacao_59-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2291/indicacao_60-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2292/indicacao_61-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2293/indicacao_62-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2294/indicacao_63-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2295/indicacao_64-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2296/indicacao_65-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2297/indicacao_66-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2298/indicacao_67-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2299/indicacao_68-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2300/indicacao_69-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2301/indicacao_70-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2302/indicacao_71-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2303/indicacao_72-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2304/indicacao_73-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2305/indicacao_74-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2306/indicacao_75-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2307/indicacao_76-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2308/indicacao_77-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2309/indicacao_78-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2310/indicacao_79-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2311/indicacao_80-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2312/indicacao_81-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2313/indicacao_82-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2314/indicacao_83-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2315/indicacao_84-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2316/indicacao_85-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2317/indicacao_86-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2318/indicacao_87-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2319/indicacao_88-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2320/indicacao_89-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2321/indicacao_90-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2322/indicacao_91-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2323/indicacao_92-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2324/indicacao_93-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2325/indicacao_94-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2326/indicacao_95-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2327/indicacao_96-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2328/indicacao_97-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2329/indicacao_98-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2330/indicacao_99-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2331/indicacao_100-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2332/indicacao_101-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2333/indicacao_102-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2338/indicacao103.2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2339/indicacaon104.2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2340/indicacaono105.2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2341/indicacaono106.2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2342/indicacaono107.2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2343/indicacaono108.2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2344/indicacaono109.2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2345/indicacaono110.2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2346/indicacaono111.2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2347/indicacaono112.2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2348/indicacaono113.2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2349/indicacaono114.2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2350/indicacaono115.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2351/indicacaono116.2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2352/indicacaono117.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2353/indicacaono118.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2354/indicacaono119.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2355/indicacaono120.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2356/indicacaono121.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2357/indicacaono122.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2358/indicacaono123.2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2359/indicacaono124.2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2360/indicacaono125.20261.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2361/indicacaono126.2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2362/indicacaono127.2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2363/indicacaono128.2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2364/indicacaono129.2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2365/indicacaono130.2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2366/indicacaono131.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2367/indicacaono132.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2368/indicacaono133.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2369/indicacaono134.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2370/indicacaono135.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2371/indicacaono136.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2372/indicacaono137.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2373/indicacaon138.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2374/indicacaono144.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2375/indicacaono145.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2376/indicacaono146.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2377/indicacaono147.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2378/indicacaono148.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2379/indicacaono149.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2380/indicacaono150.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2381/indicacaono151.2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2382/indicacaono152.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2383/indicacaono153.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2384/indicacaono154.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2385/indicacaono156.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2386/indicacaono157.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2410/indicacao_158-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2411/indicacao_160-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2412/indicacao_161-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2413/indicacao_162-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2414/indicacao_163-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2415/indicacao_164-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2416/indicacao_165-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2417/indicacao_166-2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2418/indicacao_167-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2419/indicacao_168-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2420/indicacao_169-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2421/indicacao_170-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2422/indicacao_171-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2423/indicacao_172-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2424/indicacao_173-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2425/indicacao_174-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2426/indicacao_175-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2427/indicacao_176-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2428/indicacao_177-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2429/indicacao_178-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2430/indicacao_179-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2431/indicacao_180-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2432/indicacao_181-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2433/indicacao_182-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2434/indicacao_183-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2435/indicacao_184-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2436/indicacao_185-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2437/indicacao_186-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2438/indicacao_187-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2439/indicacao_188-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2440/indicacao_189-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2441/indicacao_190-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2442/indicacao_191-2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2443/indicacao_192-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2444/indicacao_193-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2445/indicacao_194-2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2446/indicacao_195-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2447/indicacao_196-2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2448/indicacao_197-2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2449/indicacao_198-2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2450/indicacao_199-2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2451/indicacao_200-2026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2452/indicacao_201-2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2453/indicacao_202-2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2454/indicacao_203-2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2455/indicacao_204-2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2456/indicacao_205-2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2457/indicacao_206-2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2458/indicacao_207-2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2459/indicacao_208-2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2460/indicacao_209-2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2461/indicacao_210-2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2462/indicacao_211-2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2464/inidicacao_212-2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2463/indicacao_213-2026_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2223/projeto_de_lei_no_01-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2222/projeto_de_lei_no_02-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2221/projeto_de_lei_no_03-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2220/projeto_de_lei_no_04-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2219/projeto_de_lei_no_05-2026_vereador_waldir.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2201/projeto_de_lei_no_06-2026_vereador_waldir.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2195/projeto_de_lei_n._07-2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2214/projeto_de_lei_no_08-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2213/projeto_de_lei_no_09-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2212/projeto_de_lei_no_10-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2211/projeto_de_lei_no_11-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2210/projeto_de_lei_no_12-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2218/projeto_de_lei_no_13-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2217/projeto_de_lei_no_14-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2216/projeto_de_lei_no_15-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2215/projeto_de_lei_no_16-2026_vereadora_camila.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2200/projeto_de_lei_n._17-2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2208/projeto_de_lei_no_18-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2207/projeto_de_lei_no_19-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2206/projeto_de_lei_no_20-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2205/projeto_de_lei_no_21-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2204/projeto_de_lei_no_22-2026_vereadora_ramony.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2203/projeto_de_lei_no_023_-_2026_v_ramony_repeker.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2199/projeto_de_lei_n._24-2026.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2198/projeto_de_lei_n._25-2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2197/projeto_de_lei_n._26-2026.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2196/projeto_de_lei_n._27-2026.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2202/projeto_de_lei_no_028_-_2026_ramony.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2209/projeto_de_lei_no_29-2026_leandro_paranagua.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2225/projeto_de_lei_no_30-2026_leandro_santos_e_ramony_repeker_removed.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2387/projeto_de_lei_no_031_-_2026_camila.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2388/projeto_de_lei_no_032-2026_leandro_paranagua_removed.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2389/projeto_de_lei_no_033-2026_camila.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2390/projeto_de_lei_no_034-2026_camila.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2407/projeto_de_lei_no_35-2026_camila.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2392/projeto_de_lei_36-2026_leandro_paranagua.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2393/projeto_de_lei_37-2026_leandro_paranagua.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2394/projeto_de_lei_38-2026_leandro_paranagua.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2395/projeto_de_lei_39-2026_ramony.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2396/projeto_de_lei_40-2026_camila_aparecida.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2401/projeto_de_lei_no_41-2026_leandro_santos.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2402/projeto_de_lei_no_42-2026_leandro_santos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2403/projetodelei043.2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2404/projeto_de_lei_no_44-2026_leandro_santos.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2405/projetodelei045.2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2466/projeto_046-2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2467/projeto_047-2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2224/resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2226/projeto_de_lei_complementar_01-2026_pmcb.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2465/projeto_de_lei_complementar_02.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2194/transferesessaododia15parao_dia26.202.2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2227/requerimento.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2240/requerimento_de_mudanca_da_sessao..pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2397/requerimento_4498-2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2398/requerimento_500-2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2336/alteracaodadatada5asessaoordinaria.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2337/alteracaodadatada4asessaoordinaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2399/requerimento_603-2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2400/requerimento_605-2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2391/requerimentono670.2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2468/requerimento_leandro.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2408/requerimento755.2026alteraadatada7asessao-1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2409/requerimentono756.2026alteraadatadasessaosolene-1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2469/requerimento_7_ordinaria_pl.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2472/prestacao_de_contas_pmcb_2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2026/2406/mocao_de_aplausos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H140"/>
+  <dimension ref="A1:H273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="71.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="102.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="148.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4803,984 +6366,4427 @@
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>426</v>
       </c>
       <c r="H103" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>428</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>10</v>
+        <v>429</v>
       </c>
       <c r="D104" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>256</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="F104" t="s">
-[...2 lines deleted...]
-      <c r="G104" s="1" t="s">
+      <c r="H104" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>432</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
         <v>433</v>
       </c>
-      <c r="B105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D105" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E105" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>434</v>
       </c>
       <c r="H105" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>436</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>21</v>
+        <v>437</v>
       </c>
       <c r="D106" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E106" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="H106" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>25</v>
+        <v>441</v>
       </c>
       <c r="D107" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E107" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F107" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="H107" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>29</v>
+        <v>445</v>
       </c>
       <c r="D108" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>330</v>
+        <v>256</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="H108" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>33</v>
+        <v>449</v>
       </c>
       <c r="D109" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>330</v>
+        <v>256</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="H109" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>38</v>
+        <v>453</v>
       </c>
       <c r="D110" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E110" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="H110" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>42</v>
+        <v>457</v>
       </c>
       <c r="D111" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="H111" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>46</v>
+        <v>461</v>
       </c>
       <c r="D112" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="H112" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>50</v>
+        <v>465</v>
       </c>
       <c r="D113" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E113" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="H113" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>54</v>
+        <v>469</v>
       </c>
       <c r="D114" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E114" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="H114" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>58</v>
+        <v>473</v>
       </c>
       <c r="D115" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>256</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>464</v>
+        <v>474</v>
       </c>
       <c r="H115" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>62</v>
+        <v>477</v>
       </c>
       <c r="D116" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>13</v>
+        <v>301</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="H116" t="s">
-        <v>468</v>
+        <v>479</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>469</v>
+        <v>480</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>66</v>
+        <v>481</v>
       </c>
       <c r="D117" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F117" t="s">
-        <v>13</v>
+        <v>301</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>470</v>
+        <v>482</v>
       </c>
       <c r="H117" t="s">
-        <v>471</v>
+        <v>483</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>472</v>
+        <v>484</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>70</v>
+        <v>485</v>
       </c>
       <c r="D118" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>13</v>
+        <v>301</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>473</v>
+        <v>486</v>
       </c>
       <c r="H118" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>475</v>
+        <v>488</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>74</v>
+        <v>489</v>
       </c>
       <c r="D119" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E119" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F119" t="s">
-        <v>13</v>
+        <v>207</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>476</v>
+        <v>490</v>
       </c>
       <c r="H119" t="s">
-        <v>477</v>
+        <v>491</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>478</v>
+        <v>492</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>78</v>
+        <v>493</v>
       </c>
       <c r="D120" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E120" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>13</v>
+        <v>207</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="H120" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>82</v>
+        <v>497</v>
       </c>
       <c r="D121" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E121" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>207</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="H121" t="s">
-        <v>483</v>
+        <v>499</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>484</v>
+        <v>500</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>86</v>
+        <v>501</v>
       </c>
       <c r="D122" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
         <v>207</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>485</v>
+        <v>502</v>
       </c>
       <c r="H122" t="s">
-        <v>486</v>
+        <v>503</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>487</v>
+        <v>504</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>90</v>
+        <v>505</v>
       </c>
       <c r="D123" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>488</v>
+        <v>506</v>
       </c>
       <c r="H123" t="s">
-        <v>489</v>
+        <v>507</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>490</v>
+        <v>508</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>94</v>
+        <v>509</v>
       </c>
       <c r="D124" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>491</v>
+        <v>510</v>
       </c>
       <c r="H124" t="s">
-        <v>492</v>
+        <v>511</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>493</v>
+        <v>512</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>98</v>
+        <v>513</v>
       </c>
       <c r="D125" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>494</v>
+        <v>514</v>
       </c>
       <c r="H125" t="s">
-        <v>495</v>
+        <v>515</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>496</v>
+        <v>516</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>102</v>
+        <v>517</v>
       </c>
       <c r="D126" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>497</v>
+        <v>518</v>
       </c>
       <c r="H126" t="s">
-        <v>498</v>
+        <v>519</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>499</v>
+        <v>520</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>106</v>
+        <v>521</v>
       </c>
       <c r="D127" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>256</v>
+        <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>500</v>
+        <v>522</v>
       </c>
       <c r="H127" t="s">
-        <v>501</v>
+        <v>523</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>502</v>
+        <v>524</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>110</v>
+        <v>525</v>
       </c>
       <c r="D128" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>256</v>
+        <v>13</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>503</v>
+        <v>526</v>
       </c>
       <c r="H128" t="s">
-        <v>504</v>
+        <v>527</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>505</v>
+        <v>528</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>114</v>
+        <v>529</v>
       </c>
       <c r="D129" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E129" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F129" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>506</v>
+        <v>530</v>
       </c>
       <c r="H129" t="s">
-        <v>507</v>
+        <v>531</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>508</v>
+        <v>532</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>118</v>
+        <v>533</v>
       </c>
       <c r="D130" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E130" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>509</v>
+        <v>534</v>
       </c>
       <c r="H130" t="s">
-        <v>510</v>
+        <v>535</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>511</v>
+        <v>536</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>122</v>
+        <v>537</v>
       </c>
       <c r="D131" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E131" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>207</v>
+        <v>13</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>512</v>
+        <v>538</v>
       </c>
       <c r="H131" t="s">
-        <v>513</v>
+        <v>539</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>514</v>
+        <v>540</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>126</v>
+        <v>541</v>
       </c>
       <c r="D132" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E132" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>256</v>
+        <v>13</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>515</v>
+        <v>542</v>
       </c>
       <c r="H132" t="s">
-        <v>516</v>
+        <v>543</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>517</v>
+        <v>544</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>130</v>
+        <v>545</v>
       </c>
       <c r="D133" t="s">
-        <v>429</v>
+        <v>11</v>
       </c>
       <c r="E133" t="s">
-        <v>430</v>
+        <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>518</v>
+        <v>13</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>519</v>
+        <v>546</v>
       </c>
       <c r="H133" t="s">
-        <v>520</v>
+        <v>547</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>521</v>
+        <v>548</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>10</v>
+        <v>549</v>
       </c>
       <c r="D134" t="s">
-        <v>522</v>
+        <v>11</v>
       </c>
       <c r="E134" t="s">
-        <v>523</v>
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>524</v>
+        <v>550</v>
       </c>
       <c r="H134" t="s">
-        <v>525</v>
+        <v>551</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>526</v>
+        <v>552</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>10</v>
+        <v>553</v>
       </c>
       <c r="D135" t="s">
-        <v>527</v>
+        <v>11</v>
       </c>
       <c r="E135" t="s">
-        <v>528</v>
+        <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>529</v>
+        <v>13</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>530</v>
+        <v>554</v>
       </c>
       <c r="H135" t="s">
-        <v>531</v>
+        <v>555</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>532</v>
+        <v>556</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>533</v>
+        <v>557</v>
       </c>
       <c r="D136" t="s">
-        <v>534</v>
+        <v>11</v>
       </c>
       <c r="E136" t="s">
-        <v>535</v>
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>536</v>
+        <v>558</v>
       </c>
       <c r="H136" t="s">
-        <v>537</v>
+        <v>559</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>538</v>
+        <v>560</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>539</v>
+        <v>561</v>
       </c>
       <c r="D137" t="s">
-        <v>534</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
-        <v>535</v>
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>13</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>540</v>
+        <v>562</v>
       </c>
       <c r="H137" t="s">
-        <v>541</v>
+        <v>563</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>542</v>
+        <v>564</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>543</v>
+        <v>565</v>
       </c>
       <c r="D138" t="s">
-        <v>534</v>
+        <v>11</v>
       </c>
       <c r="E138" t="s">
-        <v>535</v>
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>544</v>
+        <v>566</v>
       </c>
       <c r="H138" t="s">
-        <v>545</v>
+        <v>567</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>546</v>
+        <v>568</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>547</v>
+        <v>569</v>
       </c>
       <c r="D139" t="s">
-        <v>534</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>535</v>
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>548</v>
+        <v>570</v>
       </c>
       <c r="H139" t="s">
-        <v>549</v>
+        <v>571</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>550</v>
+        <v>572</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>551</v>
+        <v>573</v>
       </c>
       <c r="D140" t="s">
-        <v>534</v>
+        <v>11</v>
       </c>
       <c r="E140" t="s">
-        <v>535</v>
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>552</v>
+        <v>574</v>
       </c>
       <c r="H140" t="s">
-        <v>553</v>
+        <v>575</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>576</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>577</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H141" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>580</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>581</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H142" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>584</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>585</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H143" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>588</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>589</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>351</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H144" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>592</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>593</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>351</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H145" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>596</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>597</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>351</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H146" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>600</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>601</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>351</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H147" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>604</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>605</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>356</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H148" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>608</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>609</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>356</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H149" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>612</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>613</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>614</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H150" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>617</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>618</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>614</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H151" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>621</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>622</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>330</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H152" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>625</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>626</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>351</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H153" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>629</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>630</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H154" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>633</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>634</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H155" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>637</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>638</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="H156" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>641</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>642</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H157" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>645</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>646</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H158" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>649</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>650</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="H159" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>653</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>654</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H160" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>657</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>658</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H161" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>661</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>662</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H162" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>665</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>666</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H163" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>669</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>670</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H164" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>673</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>674</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H165" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>677</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>678</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H166" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>681</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>682</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H167" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>685</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>686</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H168" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>689</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>690</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H169" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>693</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>694</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H170" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>697</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>698</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H171" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>701</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>702</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H172" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>705</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>706</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H173" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>709</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>710</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H174" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>713</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>714</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H175" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>717</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>718</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H176" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>721</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>722</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H177" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>725</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>726</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H178" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>729</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>730</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H179" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>733</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>734</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H180" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>737</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>738</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H181" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>741</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>742</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H182" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>745</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>746</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H183" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>749</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>750</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H184" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>753</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>754</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>256</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H185" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>757</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>758</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>256</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H186" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>761</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>762</v>
+      </c>
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>256</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H187" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>765</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>766</v>
+      </c>
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
+        <v>256</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="H188" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>769</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>770</v>
+      </c>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>256</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H189" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>773</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>774</v>
+      </c>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>256</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H190" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>777</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>778</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>256</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H191" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>781</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>782</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>256</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H192" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>785</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>786</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>207</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H193" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>789</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>790</v>
+      </c>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" t="s">
+        <v>12</v>
+      </c>
+      <c r="F194" t="s">
+        <v>207</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H194" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>793</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>794</v>
+      </c>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" t="s">
+        <v>12</v>
+      </c>
+      <c r="F195" t="s">
+        <v>207</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H195" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>797</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>798</v>
+      </c>
+      <c r="D196" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" t="s">
+        <v>12</v>
+      </c>
+      <c r="F196" t="s">
+        <v>207</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H196" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>801</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>802</v>
+      </c>
+      <c r="D197" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" t="s">
+        <v>12</v>
+      </c>
+      <c r="F197" t="s">
+        <v>207</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H197" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>805</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>806</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>356</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H198" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>809</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>810</v>
+      </c>
+      <c r="D199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>351</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H199" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>813</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>814</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>351</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H200" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>817</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>818</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>351</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H201" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>821</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>822</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>351</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H202" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>825</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>826</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>351</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H203" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>829</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>830</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>301</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H204" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>833</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>834</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>301</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H205" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>837</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>838</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>301</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H206" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>841</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>842</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" t="s">
+        <v>301</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H207" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>845</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>10</v>
+      </c>
+      <c r="D208" t="s">
+        <v>846</v>
+      </c>
+      <c r="E208" t="s">
+        <v>847</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H208" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>850</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>17</v>
+      </c>
+      <c r="D209" t="s">
+        <v>846</v>
+      </c>
+      <c r="E209" t="s">
+        <v>847</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H209" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>853</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>21</v>
+      </c>
+      <c r="D210" t="s">
+        <v>846</v>
+      </c>
+      <c r="E210" t="s">
+        <v>847</v>
+      </c>
+      <c r="F210" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H210" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>856</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>25</v>
+      </c>
+      <c r="D211" t="s">
+        <v>846</v>
+      </c>
+      <c r="E211" t="s">
+        <v>847</v>
+      </c>
+      <c r="F211" t="s">
+        <v>207</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H211" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>859</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>29</v>
+      </c>
+      <c r="D212" t="s">
+        <v>846</v>
+      </c>
+      <c r="E212" t="s">
+        <v>847</v>
+      </c>
+      <c r="F212" t="s">
+        <v>330</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H212" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>862</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>33</v>
+      </c>
+      <c r="D213" t="s">
+        <v>846</v>
+      </c>
+      <c r="E213" t="s">
+        <v>847</v>
+      </c>
+      <c r="F213" t="s">
+        <v>330</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H213" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>865</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>38</v>
+      </c>
+      <c r="D214" t="s">
+        <v>846</v>
+      </c>
+      <c r="E214" t="s">
+        <v>847</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H214" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>868</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>42</v>
+      </c>
+      <c r="D215" t="s">
+        <v>846</v>
+      </c>
+      <c r="E215" t="s">
+        <v>847</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H215" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>871</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>46</v>
+      </c>
+      <c r="D216" t="s">
+        <v>846</v>
+      </c>
+      <c r="E216" t="s">
+        <v>847</v>
+      </c>
+      <c r="F216" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H216" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>874</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>50</v>
+      </c>
+      <c r="D217" t="s">
+        <v>846</v>
+      </c>
+      <c r="E217" t="s">
+        <v>847</v>
+      </c>
+      <c r="F217" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H217" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>877</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>54</v>
+      </c>
+      <c r="D218" t="s">
+        <v>846</v>
+      </c>
+      <c r="E218" t="s">
+        <v>847</v>
+      </c>
+      <c r="F218" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H218" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>880</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>58</v>
+      </c>
+      <c r="D219" t="s">
+        <v>846</v>
+      </c>
+      <c r="E219" t="s">
+        <v>847</v>
+      </c>
+      <c r="F219" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H219" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>883</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>62</v>
+      </c>
+      <c r="D220" t="s">
+        <v>846</v>
+      </c>
+      <c r="E220" t="s">
+        <v>847</v>
+      </c>
+      <c r="F220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H220" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>886</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>66</v>
+      </c>
+      <c r="D221" t="s">
+        <v>846</v>
+      </c>
+      <c r="E221" t="s">
+        <v>847</v>
+      </c>
+      <c r="F221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H221" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>889</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>70</v>
+      </c>
+      <c r="D222" t="s">
+        <v>846</v>
+      </c>
+      <c r="E222" t="s">
+        <v>847</v>
+      </c>
+      <c r="F222" t="s">
+        <v>13</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H222" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>892</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>74</v>
+      </c>
+      <c r="D223" t="s">
+        <v>846</v>
+      </c>
+      <c r="E223" t="s">
+        <v>847</v>
+      </c>
+      <c r="F223" t="s">
+        <v>13</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H223" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>895</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>78</v>
+      </c>
+      <c r="D224" t="s">
+        <v>846</v>
+      </c>
+      <c r="E224" t="s">
+        <v>847</v>
+      </c>
+      <c r="F224" t="s">
+        <v>13</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H224" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>898</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>82</v>
+      </c>
+      <c r="D225" t="s">
+        <v>846</v>
+      </c>
+      <c r="E225" t="s">
+        <v>847</v>
+      </c>
+      <c r="F225" t="s">
+        <v>207</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H225" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>901</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>86</v>
+      </c>
+      <c r="D226" t="s">
+        <v>846</v>
+      </c>
+      <c r="E226" t="s">
+        <v>847</v>
+      </c>
+      <c r="F226" t="s">
+        <v>207</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H226" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>904</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>90</v>
+      </c>
+      <c r="D227" t="s">
+        <v>846</v>
+      </c>
+      <c r="E227" t="s">
+        <v>847</v>
+      </c>
+      <c r="F227" t="s">
+        <v>207</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H227" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>907</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>94</v>
+      </c>
+      <c r="D228" t="s">
+        <v>846</v>
+      </c>
+      <c r="E228" t="s">
+        <v>847</v>
+      </c>
+      <c r="F228" t="s">
+        <v>207</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H228" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>910</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>98</v>
+      </c>
+      <c r="D229" t="s">
+        <v>846</v>
+      </c>
+      <c r="E229" t="s">
+        <v>847</v>
+      </c>
+      <c r="F229" t="s">
+        <v>207</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H229" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>913</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>102</v>
+      </c>
+      <c r="D230" t="s">
+        <v>846</v>
+      </c>
+      <c r="E230" t="s">
+        <v>847</v>
+      </c>
+      <c r="F230" t="s">
+        <v>207</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H230" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>916</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>106</v>
+      </c>
+      <c r="D231" t="s">
+        <v>846</v>
+      </c>
+      <c r="E231" t="s">
+        <v>847</v>
+      </c>
+      <c r="F231" t="s">
+        <v>256</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="H231" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>919</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>110</v>
+      </c>
+      <c r="D232" t="s">
+        <v>846</v>
+      </c>
+      <c r="E232" t="s">
+        <v>847</v>
+      </c>
+      <c r="F232" t="s">
+        <v>256</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H232" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>922</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>114</v>
+      </c>
+      <c r="D233" t="s">
+        <v>846</v>
+      </c>
+      <c r="E233" t="s">
+        <v>847</v>
+      </c>
+      <c r="F233" t="s">
+        <v>13</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H233" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>925</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>118</v>
+      </c>
+      <c r="D234" t="s">
+        <v>846</v>
+      </c>
+      <c r="E234" t="s">
+        <v>847</v>
+      </c>
+      <c r="F234" t="s">
+        <v>13</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H234" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>928</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>122</v>
+      </c>
+      <c r="D235" t="s">
+        <v>846</v>
+      </c>
+      <c r="E235" t="s">
+        <v>847</v>
+      </c>
+      <c r="F235" t="s">
+        <v>207</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H235" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>931</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>126</v>
+      </c>
+      <c r="D236" t="s">
+        <v>846</v>
+      </c>
+      <c r="E236" t="s">
+        <v>847</v>
+      </c>
+      <c r="F236" t="s">
+        <v>256</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H236" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>934</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>130</v>
+      </c>
+      <c r="D237" t="s">
+        <v>846</v>
+      </c>
+      <c r="E237" t="s">
+        <v>847</v>
+      </c>
+      <c r="F237" t="s">
+        <v>935</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H237" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>938</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>134</v>
+      </c>
+      <c r="D238" t="s">
+        <v>846</v>
+      </c>
+      <c r="E238" t="s">
+        <v>847</v>
+      </c>
+      <c r="F238" t="s">
+        <v>13</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H238" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>941</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>138</v>
+      </c>
+      <c r="D239" t="s">
+        <v>846</v>
+      </c>
+      <c r="E239" t="s">
+        <v>847</v>
+      </c>
+      <c r="F239" t="s">
+        <v>256</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H239" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>944</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>142</v>
+      </c>
+      <c r="D240" t="s">
+        <v>846</v>
+      </c>
+      <c r="E240" t="s">
+        <v>847</v>
+      </c>
+      <c r="F240" t="s">
+        <v>13</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H240" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>947</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>146</v>
+      </c>
+      <c r="D241" t="s">
+        <v>846</v>
+      </c>
+      <c r="E241" t="s">
+        <v>847</v>
+      </c>
+      <c r="F241" t="s">
+        <v>13</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H241" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>950</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>150</v>
+      </c>
+      <c r="D242" t="s">
+        <v>846</v>
+      </c>
+      <c r="E242" t="s">
+        <v>847</v>
+      </c>
+      <c r="F242" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H242" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>953</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>154</v>
+      </c>
+      <c r="D243" t="s">
+        <v>846</v>
+      </c>
+      <c r="E243" t="s">
+        <v>847</v>
+      </c>
+      <c r="F243" t="s">
+        <v>256</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H243" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>956</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>158</v>
+      </c>
+      <c r="D244" t="s">
+        <v>846</v>
+      </c>
+      <c r="E244" t="s">
+        <v>847</v>
+      </c>
+      <c r="F244" t="s">
+        <v>256</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H244" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>959</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>162</v>
+      </c>
+      <c r="D245" t="s">
+        <v>846</v>
+      </c>
+      <c r="E245" t="s">
+        <v>847</v>
+      </c>
+      <c r="F245" t="s">
+        <v>256</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H245" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>962</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>166</v>
+      </c>
+      <c r="D246" t="s">
+        <v>846</v>
+      </c>
+      <c r="E246" t="s">
+        <v>847</v>
+      </c>
+      <c r="F246" t="s">
+        <v>207</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H246" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>965</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>170</v>
+      </c>
+      <c r="D247" t="s">
+        <v>846</v>
+      </c>
+      <c r="E247" t="s">
+        <v>847</v>
+      </c>
+      <c r="F247" t="s">
+        <v>13</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H247" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>968</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>174</v>
+      </c>
+      <c r="D248" t="s">
+        <v>846</v>
+      </c>
+      <c r="E248" t="s">
+        <v>847</v>
+      </c>
+      <c r="F248" t="s">
+        <v>301</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H248" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>971</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>178</v>
+      </c>
+      <c r="D249" t="s">
+        <v>846</v>
+      </c>
+      <c r="E249" t="s">
+        <v>847</v>
+      </c>
+      <c r="F249" t="s">
+        <v>301</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H249" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>974</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>182</v>
+      </c>
+      <c r="D250" t="s">
+        <v>846</v>
+      </c>
+      <c r="E250" t="s">
+        <v>847</v>
+      </c>
+      <c r="F250" t="s">
+        <v>935</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H250" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>977</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>186</v>
+      </c>
+      <c r="D251" t="s">
+        <v>846</v>
+      </c>
+      <c r="E251" t="s">
+        <v>847</v>
+      </c>
+      <c r="F251" t="s">
+        <v>301</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H251" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>980</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>190</v>
+      </c>
+      <c r="D252" t="s">
+        <v>846</v>
+      </c>
+      <c r="E252" t="s">
+        <v>847</v>
+      </c>
+      <c r="F252" t="s">
+        <v>356</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H252" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>983</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>194</v>
+      </c>
+      <c r="D253" t="s">
+        <v>846</v>
+      </c>
+      <c r="E253" t="s">
+        <v>847</v>
+      </c>
+      <c r="F253" t="s">
+        <v>301</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H253" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>986</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>198</v>
+      </c>
+      <c r="D254" t="s">
+        <v>846</v>
+      </c>
+      <c r="E254" t="s">
+        <v>847</v>
+      </c>
+      <c r="F254" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H254" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>989</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>10</v>
+      </c>
+      <c r="D255" t="s">
+        <v>990</v>
+      </c>
+      <c r="E255" t="s">
+        <v>991</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H255" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>994</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256" t="s">
+        <v>995</v>
+      </c>
+      <c r="E256" t="s">
+        <v>996</v>
+      </c>
+      <c r="F256" t="s">
+        <v>997</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H256" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>17</v>
+      </c>
+      <c r="D257" t="s">
+        <v>995</v>
+      </c>
+      <c r="E257" t="s">
+        <v>996</v>
+      </c>
+      <c r="F257" t="s">
+        <v>997</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E261" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F261" t="s">
+        <v>1019</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E262" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F262" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F265" t="s">
+        <v>351</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F266" t="s">
+        <v>351</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E267" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F268" t="s">
+        <v>256</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E269" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E272" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F273" t="s">
+        <v>207</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1074</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5880,50 +10886,183 @@
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>