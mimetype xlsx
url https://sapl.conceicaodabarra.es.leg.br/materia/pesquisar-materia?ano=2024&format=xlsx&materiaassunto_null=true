--- v0 (2026-04-11)
+++ v1 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2240" uniqueCount="1067">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2247" uniqueCount="1070">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -3155,50 +3155,59 @@
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1365/projeto_de_decreto_02-2024.pdf</t>
   </si>
   <si>
     <t>PROPOSTA ORÇAMENTÁRIA DO PODER LEGISLATIVO MUNICIPAL PARA O EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Parecer Técnico Tribunal de Contas</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/2232/tce-processo_no_001300.2024-_francisco_bernhard_verloet-_2020.pdf</t>
   </si>
   <si>
     <t>VOTO VISTA - PRESTAÇÃO DE CONTAS ANUALDE ORDENADOR - PREFEITURA MUNICIPAL DE CONCEIÇÃO DA BARRA - EXERCÍCIO DE 2020 - REGULAR COM RESSALVAS - DETERMINAR - EXTINGUIR - ARQUIVAR.</t>
+  </si>
+  <si>
+    <t>2470</t>
+  </si>
+  <si>
+    <t>1726</t>
+  </si>
+  <si>
+    <t>Recomenda aprovação com ressalva das contas da Prefeitura Municipal de Conceição da Barra no exercício de 2021</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1273/prot_no_0147-2024-_pmcb-veto_3.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE O AUTÓGRAFO Nº 005/2024 (PROJETO DE LEI Nº 04/2024)</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
@@ -3559,56 +3568,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1181/ind_ver_jornandes_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1182/ind_ver_jornandes_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1183/ind_ver_jornandes_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1184/ind_ver_jornandes_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1185/ind_ver_rpsenilda_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1186/ind_ver_rosenilda_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1187/ind_ver_rosenilda_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1188/ind_ver_rosenilda_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1189/ind_ver_rosenilda_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1191/ind_ver_leandro_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1193/ind_ver_leandro_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1194/ind_ver_leandro_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1195/ind_ver_luciara_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1197/ind_ver_luciara_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1198/ind_ver_camila_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1199/ind_ver_camila_no_019-2024_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1200/ind_ver_camila_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1201/ind_ver_camila_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1202/ind_ver_camila_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1206/ind_ver_camila_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1207/ind_ver_camila_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1208/ind_ver_camila_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1209/ind_ver_camila_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1210/ind_ver_camila_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1211/ind_ver_camila_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1212/ind_ver_camila_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1213/ind_ver_camila_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1214/ind_ver_camila_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1215/ind_ver_camila_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1216/indicacao_no_033-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1217/indicacao_no_034-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_no_035_-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1228/indicacao_no036-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1229/indicacao_no_037-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_no_038-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1231/indicacao_no_039-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_no_040-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_no_041-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1234/indicacao_no_042-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_no_043-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_no_044-2024_ver_luciara.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_no_045-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_no_046-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_no_047-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1240/indicacao_no48-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_no49-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1242/indicacao_no_50-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_no51-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_no52-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_no_53-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_no54-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_no_55-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_no_56-2024_ver_luciara.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1249/indicacao_no_57-2024_ver_luciara.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1250/indicacao_no_58-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1251/indicacao_no_59-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1252/indicacao_no_60-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1253/indicacao_no61-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_no62-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_no_63-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_no64-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_no65-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_no_66-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_no67-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_no_68-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_no_69-2024_ver_isaque.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1262/indicacao_no_70-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1263/indicacao_no_71-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_no_72-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_no73-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_74-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_no_75-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_no_76-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_no_77-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1285/098-1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1286/99.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1287/100.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1288/101.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1289/102.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1290/103.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1291/104.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1292/105.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1293/106.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1295/108.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1296/109.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1297/110.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1298/111.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1299/112.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1300/indicacao_no113-2024_ver_camila_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1301/indicacao_no114-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1302/indicacao_no115-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1303/indicacao_no116-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1304/indicacao_no117-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_no118-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_no119-2024_ver_camila_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_no120-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_no121-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_no122-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_no123-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_no124-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_no125-2024ver_rosenilda_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_no126-2024_ver_rosenilda_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_no127-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no128-2024_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1316/129.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1317/130.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1318/131.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1319/132.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1320/133.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1321/134.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1322/135.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1323/136.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1324/137.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1325/138.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1326/139.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1327/140.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1328/141.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1329/142.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1369/143.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1370/144.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1371/145.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1372/146.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1373/147.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1374/148.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1375/149.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1376/150.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1377/151.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1378/152.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1379/153.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1382/155.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1383/156.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1384/157.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1385/158.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1386/159.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1387/160.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1388/161.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1389/162.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1390/163.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1391/164.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1392/165.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1393/166.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1394/167.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1404/168.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1405/169.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1406/170.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1407/171.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1408/172.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1409/173.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_175-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_176-20241.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1422/ind_prot._1365-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1423/ind_prot._1366-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1424/ind_prot._1367-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1425/ind_prot._1368-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1426/ind_prot._1369-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1427/ind_prot._1370-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_no184-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_no185-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_no186-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no187-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_no188-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1160/prot_no_0025-2024___projeto_de_lei_no001-2024_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1161/prot_no_0049-2024-proj_de_lei_no_03-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1164/prot_no_0172-2024-proj._de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1166/prot_no_0202-2024-proj_de_lei_no_006-2024-mesa_diretora-1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1432/prot_no_0277-2024-proj_de_lei_no_007-2024-pmcb.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1204/prot_no0356-2024-_proj_de_lei_009-2024-pmcb.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1203/prot_no_0364-2024-proj_de_lei_no_010-2024-_ver_amauri.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1218/prot_no_0428-2024-_proj_de_lei_no_011-2024-_ver_jose_luiz_vasconc.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1225/prot_no_472-2024-_proj_de_lei_no_012-2024-_ver_jornandes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1226/prot_no_0476-2022-proj_de_lei_no_013-2024_-_ver_luciara-1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1274/prot_no503-2024_pmcb_projeto_de_lei_no014-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1431/prot_no_0576-2024-_proj_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1430/prot_no_0629-2024-_proj_de_lei_no_016-2024-ver_camila.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1356/17.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1355/18.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1354/19.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1353/020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1358/21_removed.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1380/prot_no0843-2024_projeto_de_lei_no22-2024_ver_camila_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1330/prot_no_0905-2024-proj_de_lei_no_024-2024-pmcb.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1351/ccf_000243.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1332/prot_no_1013-2024-_proj_de_lei_no_026-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1333/prot_no_1014-2024-_proj_de_lei_no_027-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1334/prot_no_1015-2024-_proj_de_lei_no_028-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1335/prot_no_1016-2024-_proj_de_lei_no_029-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1336/prot_no_1017-2024-_proj_de_lei_no_030-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1337/prot_no_1018-2024-_proj_de_lei_no_031-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1338/prot_no_1019-2024-_proj_de_lei_no_032-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1339/prot_no_1020-2024-_proj_de_lei_no_033-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1340/prot_no_1021-2024-_proj_de_lei_no_034-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1341/prot_no_1022-2024-_proj_de_lei_no_035-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1342/prot_no_1023-2024-_proj_de_lei_no_036-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1343/prot_no_1024-2024-_proj_de_lei_no_037-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1344/prot_no_1025-2024-_proj_de_lei_no_038-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1345/prot_no_1026-2024-_proj_de_lei_no_039-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1346/prot_no_1027-2024-_proj_de_lei_no_040-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1347/prot_no_1028-2024-_proj_de_lei_no_041-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1348/prot_no_1029-2024-_proj_de_lei_no_042-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1349/ccf_000242.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1381/prot_no_1046-2024-projeto_de_lei_44-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1401/projeto_45_removed.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_46-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1402/47_removed.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1357/projeto_de_lei_48-2024_camila.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1364/projeto_de_lei_49-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_de_lei_50-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1361/projeto_de_lei_51-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1360/projeto_de_lei_52-2024_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1359/prot_no_1145-2024-_proj_de_lei_no_053-2024-ver_isaque_removed.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1362/projeto_de_lei_54-2024_luciara-girado_removed.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1400/prot.1184_pl_55-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1413/prot_no_1207-2024-proj_de_lei_no_056-pmcb.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1398/prot._1222_projeto_de_lei_57-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1397/prot._1225-2024_projeto_de_lei_58-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1412/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1415/projeto_de_lei_61_-_2024_removed.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1416/projeto_de_lei_62-2024_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1433/projeto_de_lei_63-2024_camila.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1429/ldo_-_pl_64-resultado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1434/prot_no_1619_-_2024_proj_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1435/projeto_de_lei_66-2024_250107_172330.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1438/projeto_de_lei_no_67_2024_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1437/projeto_de_lei_68-2024_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1440/projeto_de_lei_69-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1759/projetodelei021.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1168/prot_no_0316-2024-proj.de_resolucao_no_001-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1169/prot_no_0317-2024-proj.de_resolucao_no_002-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1170/prot_no_0318-2024-proj.de_resolucao_no_003-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1171/prot_no_0319-2024-proj.de_resolucao_no_004-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1172/prot_no_0320-2024-proj.de_resolucao_no_005-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1173/prot_no_0321-2024-proj.de_resolucao_no_006-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1174/prot_no_0322-2024-proj.de_resolucao_no_007-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1175/prot_no_0323-2024-proj.de_resolucao_no_008-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1176/prot_no_0324-2024-proj.de_resolucao_no_009-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1177/prot_no_0325-2024-proj.de_resolucao_no_010-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1178/prot_no_0326-2024-proj.de_resolucao_no_011-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1179/prot_no_0327-2024-proj.de_resolucao_no_012-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1180/prot_no_0328-2024-proj.de_resolucao_no_013-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1277/prot_no_0631-2024_projeto_de_resolucao_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1165/prot_no_0178-2024-pmcb-proj_de_lei_complem._no01-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_complementar_002-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1272/prot_no_0462-2024_-_proj_de_lei_complementar_no_003-2024-pmcb.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1399/prot_no_1162-2024-_proj_de_lei_complementar_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1439/plc_05-2024_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1222/mocao_de_pesar_do_sro_manoel__ver_camila.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1220/mocao_de_pesar_sro_reinaldo_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1219/mocao_de_pesar_sro_roberto__ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1221/mocao_de_pesar_sra_claudia_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1223/mocao_de_pesar_do_sro_deusdete_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1271/mocao_de_pesar_luiz_carlos_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1270/mocao_de_pesar_jandyra_brigida_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1280/mocao6.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1282/mocao4.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1281/mocao5.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1279/mocao7.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1283/mocao2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1284/mocao1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1395/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1366/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1367/mocao2.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1368/mocao3.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1396/mocao_2.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1403/mocao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1276/prot_no_567-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_sesao_solene_02-05-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1428/002-1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1414/decreto_legislativo_03-2024-1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1365/projeto_de_decreto_02-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/2232/tce-processo_no_001300.2024-_francisco_bernhard_verloet-_2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1273/prot_no_0147-2024-_pmcb-veto_3.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1436/prot.1720-2024_vereadores_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1442/prot.1724-2024_vereadores_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/2228/emenda_modificativa_006.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1181/ind_ver_jornandes_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1182/ind_ver_jornandes_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1183/ind_ver_jornandes_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1184/ind_ver_jornandes_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1185/ind_ver_rpsenilda_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1186/ind_ver_rosenilda_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1187/ind_ver_rosenilda_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1188/ind_ver_rosenilda_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1189/ind_ver_rosenilda_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1191/ind_ver_leandro_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1193/ind_ver_leandro_no_013-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1194/ind_ver_leandro_no_014-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1195/ind_ver_luciara_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1197/ind_ver_luciara_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1198/ind_ver_camila_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1199/ind_ver_camila_no_019-2024_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1200/ind_ver_camila_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1201/ind_ver_camila_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1202/ind_ver_camila_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1206/ind_ver_camila_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1207/ind_ver_camila_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1208/ind_ver_camila_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1209/ind_ver_camila_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1210/ind_ver_camila_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1211/ind_ver_camila_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1212/ind_ver_camila_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1213/ind_ver_camila_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1214/ind_ver_camila_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1215/ind_ver_camila_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1216/indicacao_no_033-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1217/indicacao_no_034-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_no_035_-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1228/indicacao_no036-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1229/indicacao_no_037-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_no_038-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1231/indicacao_no_039-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_no_040-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_no_041-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1234/indicacao_no_042-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_no_043-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_no_044-2024_ver_luciara.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_no_045-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_no_046-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_no_047-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1240/indicacao_no48-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_no49-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1242/indicacao_no_50-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_no51-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_no52-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_no_53-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_no54-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_no_55-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_no_56-2024_ver_luciara.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1249/indicacao_no_57-2024_ver_luciara.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1250/indicacao_no_58-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1251/indicacao_no_59-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1252/indicacao_no_60-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1253/indicacao_no61-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_no62-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_no_63-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_no64-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_no65-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_no_66-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_no67-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_no_68-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_no_69-2024_ver_isaque.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1262/indicacao_no_70-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1263/indicacao_no_71-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_no_72-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_no73-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_74-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_no_75-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_no_76-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_no_77-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1285/098-1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1286/99.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1287/100.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1288/101.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1289/102.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1290/103.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1291/104.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1292/105.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1293/106.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1295/108.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1296/109.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1297/110.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1298/111.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1299/112.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1300/indicacao_no113-2024_ver_camila_.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1301/indicacao_no114-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1302/indicacao_no115-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1303/indicacao_no116-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1304/indicacao_no117-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_no118-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_no119-2024_ver_camila_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_no120-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_no121-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_no122-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_no123-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_no124-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_no125-2024ver_rosenilda_.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_no126-2024_ver_rosenilda_.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_no127-2024_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no128-2024_ver_leandro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1316/129.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1317/130.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1318/131.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1319/132.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1320/133.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1321/134.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1322/135.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1323/136.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1324/137.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1325/138.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1326/139.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1327/140.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1328/141.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1329/142.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1369/143.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1370/144.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1371/145.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1372/146.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1373/147.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1374/148.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1375/149.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1376/150.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1377/151.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1378/152.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1379/153.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1382/155.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1383/156.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1384/157.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1385/158.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1386/159.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1387/160.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1388/161.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1389/162.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1390/163.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1391/164.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1392/165.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1393/166.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1394/167.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1404/168.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1405/169.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1406/170.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1407/171.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1408/172.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1409/173.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_175-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_176-20241.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1422/ind_prot._1365-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1423/ind_prot._1366-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1424/ind_prot._1367-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1425/ind_prot._1368-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1426/ind_prot._1369-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1427/ind_prot._1370-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_no184-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_no185-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_no186-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_no187-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_no188-2024_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1160/prot_no_0025-2024___projeto_de_lei_no001-2024_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1161/prot_no_0049-2024-proj_de_lei_no_03-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1164/prot_no_0172-2024-proj._de_lei_05-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1166/prot_no_0202-2024-proj_de_lei_no_006-2024-mesa_diretora-1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1432/prot_no_0277-2024-proj_de_lei_no_007-2024-pmcb.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1204/prot_no0356-2024-_proj_de_lei_009-2024-pmcb.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1203/prot_no_0364-2024-proj_de_lei_no_010-2024-_ver_amauri.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1218/prot_no_0428-2024-_proj_de_lei_no_011-2024-_ver_jose_luiz_vasconc.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1225/prot_no_472-2024-_proj_de_lei_no_012-2024-_ver_jornandes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1226/prot_no_0476-2022-proj_de_lei_no_013-2024_-_ver_luciara-1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1274/prot_no503-2024_pmcb_projeto_de_lei_no014-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1431/prot_no_0576-2024-_proj_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1430/prot_no_0629-2024-_proj_de_lei_no_016-2024-ver_camila.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1356/17.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1355/18.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1354/19.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1353/020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1358/21_removed.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1380/prot_no0843-2024_projeto_de_lei_no22-2024_ver_camila_.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1330/prot_no_0905-2024-proj_de_lei_no_024-2024-pmcb.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1351/ccf_000243.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1332/prot_no_1013-2024-_proj_de_lei_no_026-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1333/prot_no_1014-2024-_proj_de_lei_no_027-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1334/prot_no_1015-2024-_proj_de_lei_no_028-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1335/prot_no_1016-2024-_proj_de_lei_no_029-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1336/prot_no_1017-2024-_proj_de_lei_no_030-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1337/prot_no_1018-2024-_proj_de_lei_no_031-2024--ver_camila-paginas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1338/prot_no_1019-2024-_proj_de_lei_no_032-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1339/prot_no_1020-2024-_proj_de_lei_no_033-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1340/prot_no_1021-2024-_proj_de_lei_no_034-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1341/prot_no_1022-2024-_proj_de_lei_no_035-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1342/prot_no_1023-2024-_proj_de_lei_no_036-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1343/prot_no_1024-2024-_proj_de_lei_no_037-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1344/prot_no_1025-2024-_proj_de_lei_no_038-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1345/prot_no_1026-2024-_proj_de_lei_no_039-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1346/prot_no_1027-2024-_proj_de_lei_no_040-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1347/prot_no_1028-2024-_proj_de_lei_no_041-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1348/prot_no_1029-2024-_proj_de_lei_no_042-2024_-_ver_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1349/ccf_000242.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1381/prot_no_1046-2024-projeto_de_lei_44-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1401/projeto_45_removed.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_46-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1402/47_removed.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1357/projeto_de_lei_48-2024_camila.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1364/projeto_de_lei_49-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_de_lei_50-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1361/projeto_de_lei_51-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1360/projeto_de_lei_52-2024_camila_removed.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1359/prot_no_1145-2024-_proj_de_lei_no_053-2024-ver_isaque_removed.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1362/projeto_de_lei_54-2024_luciara-girado_removed.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1400/prot.1184_pl_55-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1413/prot_no_1207-2024-proj_de_lei_no_056-pmcb.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1398/prot._1222_projeto_de_lei_57-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1397/prot._1225-2024_projeto_de_lei_58-2024_removed.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1412/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1415/projeto_de_lei_61_-_2024_removed.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1416/projeto_de_lei_62-2024_guarda_vidas.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1433/projeto_de_lei_63-2024_camila.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1429/ldo_-_pl_64-resultado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1434/prot_no_1619_-_2024_proj_de_lei_065.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1435/projeto_de_lei_66-2024_250107_172330.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1438/projeto_de_lei_no_67_2024_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1437/projeto_de_lei_68-2024_1.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1440/projeto_de_lei_69-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1759/projetodelei021.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1168/prot_no_0316-2024-proj.de_resolucao_no_001-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1169/prot_no_0317-2024-proj.de_resolucao_no_002-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1170/prot_no_0318-2024-proj.de_resolucao_no_003-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1171/prot_no_0319-2024-proj.de_resolucao_no_004-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1172/prot_no_0320-2024-proj.de_resolucao_no_005-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1173/prot_no_0321-2024-proj.de_resolucao_no_006-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1174/prot_no_0322-2024-proj.de_resolucao_no_007-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1175/prot_no_0323-2024-proj.de_resolucao_no_008-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1176/prot_no_0324-2024-proj.de_resolucao_no_009-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1177/prot_no_0325-2024-proj.de_resolucao_no_010-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1178/prot_no_0326-2024-proj.de_resolucao_no_011-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1179/prot_no_0327-2024-proj.de_resolucao_no_012-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1180/prot_no_0328-2024-proj.de_resolucao_no_013-2024-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1277/prot_no_0631-2024_projeto_de_resolucao_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1165/prot_no_0178-2024-pmcb-proj_de_lei_complem._no01-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1167/projeto_de_lei_complementar_002-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1272/prot_no_0462-2024_-_proj_de_lei_complementar_no_003-2024-pmcb.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1399/prot_no_1162-2024-_proj_de_lei_complementar_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1439/plc_05-2024_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1222/mocao_de_pesar_do_sro_manoel__ver_camila.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1220/mocao_de_pesar_sro_reinaldo_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1219/mocao_de_pesar_sro_roberto__ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1221/mocao_de_pesar_sra_claudia_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1223/mocao_de_pesar_do_sro_deusdete_ver_camila.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1271/mocao_de_pesar_luiz_carlos_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1270/mocao_de_pesar_jandyra_brigida_ver_rosenilda.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1280/mocao6.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1282/mocao4.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1281/mocao5.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1279/mocao7.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1283/mocao2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1284/mocao1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1395/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1366/mocao_1.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1367/mocao2.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1368/mocao3.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1396/mocao_2.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1403/mocao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1276/prot_no_567-2024_requerimento.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1275/requerimento_sesao_solene_02-05-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1428/002-1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1414/decreto_legislativo_03-2024-1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1365/projeto_de_decreto_02-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/2232/tce-processo_no_001300.2024-_francisco_bernhard_verloet-_2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1273/prot_no_0147-2024-_pmcb-veto_3.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1436/prot.1720-2024_vereadores_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/1442/prot.1724-2024_vereadores_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.conceicaodabarra.es.leg.br/media/sapl/public/materialegislativa/2024/2228/emenda_modificativa_006.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H281"/>
+  <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="144.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -10774,135 +10783,158 @@
       </c>
       <c r="D277" t="s">
         <v>1044</v>
       </c>
       <c r="E277" t="s">
         <v>1045</v>
       </c>
       <c r="G277" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="H277" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
         <v>1048</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
         <v>1049</v>
       </c>
       <c r="D278" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H278" t="s">
         <v>1050</v>
-      </c>
-[...10 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E279" t="s">
         <v>1054</v>
       </c>
-      <c r="B279" t="s">
-[...5 lines deleted...]
-      <c r="D279" t="s">
+      <c r="F279" t="s">
+        <v>678</v>
+      </c>
+      <c r="G279" s="1" t="s">
         <v>1055</v>
       </c>
-      <c r="E279" t="s">
+      <c r="H279" t="s">
         <v>1056</v>
-      </c>
-[...7 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>10</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E280" t="s">
         <v>1059</v>
       </c>
-      <c r="B280" t="s">
-[...9 lines deleted...]
-        <v>1056</v>
+      <c r="F280" t="s">
+        <v>682</v>
       </c>
       <c r="G280" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="H280" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>1062</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
+        <v>17</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
         <v>10</v>
       </c>
-      <c r="D281" t="s">
-[...8 lines deleted...]
-      <c r="H281" t="s">
+      <c r="D282" t="s">
         <v>1066</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1069</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11143,50 +11175,51 @@
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
     <hyperlink ref="G266" r:id="rId265"/>
     <hyperlink ref="G267" r:id="rId266"/>
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
     <hyperlink ref="G279" r:id="rId278"/>
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>